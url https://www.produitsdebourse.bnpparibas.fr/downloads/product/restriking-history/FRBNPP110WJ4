--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5824a72aca034318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d535c54e4e5e46a0b99517b4871e8204.psmdcp" Id="R11ec153903a54735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21867189640f408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e52d349c40224003853cdf300c6997f4.psmdcp" Id="Rf6ad4f752db94651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP110WJ4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,97 +390,318 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E3"/>
+  <x:dimension ref="A1:E16"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
+        <x:v>46134.9271296296</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C3" s="0">
+        <x:v>27.5</x:v>
+      </x:c>
+      <x:c r="D3" s="0">
+        <x:v>409.483</x:v>
+      </x:c>
+      <x:c r="E3" s="0">
+        <x:v>487.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:5">
+      <x:c r="A4" s="1">
+        <x:v>46133.9273726852</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C4" s="0">
+        <x:v>19.33</x:v>
+      </x:c>
+      <x:c r="D4" s="0">
+        <x:v>377.479</x:v>
+      </x:c>
+      <x:c r="E4" s="0">
+        <x:v>449.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:5">
+      <x:c r="A5" s="1">
+        <x:v>46132.9453472222</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C5" s="0">
+        <x:v>19.14</x:v>
+      </x:c>
+      <x:c r="D5" s="0">
+        <x:v>376.673</x:v>
+      </x:c>
+      <x:c r="E5" s="0">
+        <x:v>448.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5">
+      <x:c r="A6" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C6" s="0">
+        <x:v>20.71</x:v>
+      </x:c>
+      <x:c r="D6" s="0">
+        <x:v>382.259</x:v>
+      </x:c>
+      <x:c r="E6" s="0">
+        <x:v>455.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:5">
+      <x:c r="A7" s="1">
+        <x:v>46128.9277546296</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C7" s="0">
+        <x:v>21.23</x:v>
+      </x:c>
+      <x:c r="D7" s="0">
+        <x:v>384.073</x:v>
+      </x:c>
+      <x:c r="E7" s="0">
+        <x:v>457.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:5">
+      <x:c r="A8" s="1">
+        <x:v>46127.9275347222</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C8" s="0">
+        <x:v>21.02</x:v>
+      </x:c>
+      <x:c r="D8" s="0">
+        <x:v>383.233</x:v>
+      </x:c>
+      <x:c r="E8" s="0">
+        <x:v>456.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:5">
+      <x:c r="A9" s="1">
+        <x:v>46126.9274305556</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C9" s="0">
+        <x:v>23.41</x:v>
+      </x:c>
+      <x:c r="D9" s="0">
+        <x:v>391.154</x:v>
+      </x:c>
+      <x:c r="E9" s="0">
+        <x:v>465.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5">
+      <x:c r="A10" s="1">
+        <x:v>46125.9276041667</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C10" s="0">
+        <x:v>16.06</x:v>
+      </x:c>
+      <x:c r="D10" s="0">
+        <x:v>358.31</x:v>
+      </x:c>
+      <x:c r="E10" s="0">
+        <x:v>426.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:5">
+      <x:c r="A11" s="1">
+        <x:v>46122.9270023148</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C11" s="0">
+        <x:v>15.03</x:v>
+      </x:c>
+      <x:c r="D11" s="0">
+        <x:v>353.296</x:v>
+      </x:c>
+      <x:c r="E11" s="0">
+        <x:v>420.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:5">
+      <x:c r="A12" s="1">
+        <x:v>46121.9262962963</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C12" s="0">
+        <x:v>15.21</x:v>
+      </x:c>
+      <x:c r="D12" s="0">
+        <x:v>354.068</x:v>
+      </x:c>
+      <x:c r="E12" s="0">
+        <x:v>421.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:5">
+      <x:c r="A13" s="1">
+        <x:v>46120.9272685185</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C13" s="0">
+        <x:v>12.88</x:v>
+      </x:c>
+      <x:c r="D13" s="0">
+        <x:v>341.653</x:v>
+      </x:c>
+      <x:c r="E13" s="0">
+        <x:v>406.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:5">
+      <x:c r="A14" s="1">
+        <x:v>46119.9276388889</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C14" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D14" s="0">
+        <x:v>317.167</x:v>
+      </x:c>
+      <x:c r="E14" s="0">
+        <x:v>377.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:5">
+      <x:c r="A15" s="1">
+        <x:v>46114.9277083333</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C15" s="0">
+        <x:v>8.09</x:v>
+      </x:c>
+      <x:c r="D15" s="0">
+        <x:v>307.642</x:v>
+      </x:c>
+      <x:c r="E15" s="0">
+        <x:v>366.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:5">
+      <x:c r="A16" s="1">
         <x:v>46113.9274305556</x:v>
       </x:c>
-      <x:c r="B3" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="0">
+      <x:c r="B16" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C16" s="0">
         <x:v>8.28</x:v>
       </x:c>
-      <x:c r="D3" s="0">
+      <x:c r="D16" s="0">
         <x:v>308.994</x:v>
       </x:c>
-      <x:c r="E3" s="0">
+      <x:c r="E16" s="0">
         <x:v>367.85</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>