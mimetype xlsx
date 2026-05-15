--- v1 (2026-04-23)
+++ v2 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21867189640f408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e52d349c40224003853cdf300c6997f4.psmdcp" Id="Rf6ad4f752db94651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d073c77ac404d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87f191f780c749d080b2099d6723d97d.psmdcp" Id="R5c92af62a9524ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP110WJ4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,318 +390,573 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E16"/>
+  <x:dimension ref="A1:E31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46134.9271296296</x:v>
+        <x:v>46156.9325115741</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>27.5</x:v>
+        <x:v>176.29</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>409.483</x:v>
+        <x:v>651.848</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>487.48</x:v>
+        <x:v>776.01</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46133.9273726852</x:v>
+        <x:v>46155.9267939815</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>19.33</x:v>
+        <x:v>213.1</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>377.479</x:v>
+        <x:v>675.049</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>449.38</x:v>
+        <x:v>803.63</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46132.9453472222</x:v>
+        <x:v>46154.9297685185</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>19.14</x:v>
+        <x:v>171.75</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>376.673</x:v>
+        <x:v>643.927</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>448.42</x:v>
+        <x:v>766.58</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>20.71</x:v>
+        <x:v>209.86</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>382.259</x:v>
+        <x:v>668.077</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>455.07</x:v>
+        <x:v>795.33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46128.9277546296</x:v>
+        <x:v>46150.9261111111</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>21.23</x:v>
+        <x:v>158.72</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>384.073</x:v>
+        <x:v>627.32</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>457.23</x:v>
+        <x:v>746.81</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46127.9275347222</x:v>
+        <x:v>46149.9272337963</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>21.02</x:v>
+        <x:v>89.49</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>383.233</x:v>
+        <x:v>543.169</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>456.23</x:v>
+        <x:v>646.63</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46126.9274305556</x:v>
+        <x:v>46148.9269675926</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>23.41</x:v>
+        <x:v>105.35</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>391.154</x:v>
+        <x:v>559.936</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>465.66</x:v>
+        <x:v>666.59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46125.9276041667</x:v>
+        <x:v>46147.9267824074</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>16.06</x:v>
+        <x:v>87.43</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>358.31</x:v>
+        <x:v>537.768</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>426.56</x:v>
+        <x:v>640.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46122.9270023148</x:v>
+        <x:v>46146.9260185185</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>15.03</x:v>
+        <x:v>56.33</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>353.296</x:v>
+        <x:v>484.218</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>420.59</x:v>
+        <x:v>576.45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46121.9262962963</x:v>
+        <x:v>46142.9271296296</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>15.21</x:v>
+        <x:v>34.56</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>354.068</x:v>
+        <x:v>434.414</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>421.51</x:v>
+        <x:v>517.16</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46120.9272685185</x:v>
+        <x:v>46141.9280671296</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>12.88</x:v>
+        <x:v>35.03</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>341.653</x:v>
+        <x:v>435.506</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>406.73</x:v>
+        <x:v>518.46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46119.9276388889</x:v>
+        <x:v>46140.9270833333</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>9.3</x:v>
+        <x:v>30.74</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>317.167</x:v>
+        <x:v>423.604</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>377.58</x:v>
+        <x:v>504.29</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46114.9277083333</x:v>
+        <x:v>46139.9268518519</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>8.09</x:v>
+        <x:v>38.14</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>307.642</x:v>
+        <x:v>440.63</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>366.24</x:v>
+        <x:v>524.56</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
+        <x:v>46136.9261805556</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C16" s="0">
+        <x:v>29.86</x:v>
+      </x:c>
+      <x:c r="D16" s="0">
+        <x:v>417.245</x:v>
+      </x:c>
+      <x:c r="E16" s="0">
+        <x:v>496.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:5">
+      <x:c r="A17" s="1">
+        <x:v>46135.9259606482</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C17" s="0">
+        <x:v>25.85</x:v>
+      </x:c>
+      <x:c r="D17" s="0">
+        <x:v>404.645</x:v>
+      </x:c>
+      <x:c r="E17" s="0">
+        <x:v>481.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:5">
+      <x:c r="A18" s="1">
+        <x:v>46134.9271296296</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C18" s="0">
+        <x:v>27.5</x:v>
+      </x:c>
+      <x:c r="D18" s="0">
+        <x:v>409.483</x:v>
+      </x:c>
+      <x:c r="E18" s="0">
+        <x:v>487.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:5">
+      <x:c r="A19" s="1">
+        <x:v>46133.9273726852</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C19" s="0">
+        <x:v>19.33</x:v>
+      </x:c>
+      <x:c r="D19" s="0">
+        <x:v>377.479</x:v>
+      </x:c>
+      <x:c r="E19" s="0">
+        <x:v>449.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:5">
+      <x:c r="A20" s="1">
+        <x:v>46132.9453472222</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C20" s="0">
+        <x:v>19.14</x:v>
+      </x:c>
+      <x:c r="D20" s="0">
+        <x:v>376.673</x:v>
+      </x:c>
+      <x:c r="E20" s="0">
+        <x:v>448.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:5">
+      <x:c r="A21" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C21" s="0">
+        <x:v>20.71</x:v>
+      </x:c>
+      <x:c r="D21" s="0">
+        <x:v>382.259</x:v>
+      </x:c>
+      <x:c r="E21" s="0">
+        <x:v>455.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:5">
+      <x:c r="A22" s="1">
+        <x:v>46128.9277546296</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C22" s="0">
+        <x:v>21.23</x:v>
+      </x:c>
+      <x:c r="D22" s="0">
+        <x:v>384.073</x:v>
+      </x:c>
+      <x:c r="E22" s="0">
+        <x:v>457.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:5">
+      <x:c r="A23" s="1">
+        <x:v>46127.9275347222</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C23" s="0">
+        <x:v>21.02</x:v>
+      </x:c>
+      <x:c r="D23" s="0">
+        <x:v>383.233</x:v>
+      </x:c>
+      <x:c r="E23" s="0">
+        <x:v>456.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:5">
+      <x:c r="A24" s="1">
+        <x:v>46126.9274305556</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C24" s="0">
+        <x:v>23.41</x:v>
+      </x:c>
+      <x:c r="D24" s="0">
+        <x:v>391.154</x:v>
+      </x:c>
+      <x:c r="E24" s="0">
+        <x:v>465.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:5">
+      <x:c r="A25" s="1">
+        <x:v>46125.9276041667</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C25" s="0">
+        <x:v>16.06</x:v>
+      </x:c>
+      <x:c r="D25" s="0">
+        <x:v>358.31</x:v>
+      </x:c>
+      <x:c r="E25" s="0">
+        <x:v>426.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:5">
+      <x:c r="A26" s="1">
+        <x:v>46122.9270023148</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C26" s="0">
+        <x:v>15.03</x:v>
+      </x:c>
+      <x:c r="D26" s="0">
+        <x:v>353.296</x:v>
+      </x:c>
+      <x:c r="E26" s="0">
+        <x:v>420.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:5">
+      <x:c r="A27" s="1">
+        <x:v>46121.9262962963</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C27" s="0">
+        <x:v>15.21</x:v>
+      </x:c>
+      <x:c r="D27" s="0">
+        <x:v>354.068</x:v>
+      </x:c>
+      <x:c r="E27" s="0">
+        <x:v>421.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:5">
+      <x:c r="A28" s="1">
+        <x:v>46120.9272685185</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C28" s="0">
+        <x:v>12.88</x:v>
+      </x:c>
+      <x:c r="D28" s="0">
+        <x:v>341.653</x:v>
+      </x:c>
+      <x:c r="E28" s="0">
+        <x:v>406.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:5">
+      <x:c r="A29" s="1">
+        <x:v>46119.9276388889</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C29" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D29" s="0">
+        <x:v>317.167</x:v>
+      </x:c>
+      <x:c r="E29" s="0">
+        <x:v>377.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:5">
+      <x:c r="A30" s="1">
+        <x:v>46114.9277083333</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C30" s="0">
+        <x:v>8.09</x:v>
+      </x:c>
+      <x:c r="D30" s="0">
+        <x:v>307.642</x:v>
+      </x:c>
+      <x:c r="E30" s="0">
+        <x:v>366.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:5">
+      <x:c r="A31" s="1">
         <x:v>46113.9274305556</x:v>
       </x:c>
-      <x:c r="B16" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C16" s="0">
+      <x:c r="B31" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C31" s="0">
         <x:v>8.28</x:v>
       </x:c>
-      <x:c r="D16" s="0">
+      <x:c r="D31" s="0">
         <x:v>308.994</x:v>
       </x:c>
-      <x:c r="E16" s="0">
+      <x:c r="E31" s="0">
         <x:v>367.85</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>