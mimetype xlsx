--- v2 (2026-05-15)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d073c77ac404d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87f191f780c749d080b2099d6723d97d.psmdcp" Id="R5c92af62a9524ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a5f0f97bf2416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/405ec01ea4a84e84aaa6ddfaba19cd5b.psmdcp" Id="Rf68e5d0f70584d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP110WJ4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,573 +390,828 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E31"/>
+  <x:dimension ref="A1:E46"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46156.9325115741</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>176.29</x:v>
+        <x:v>120.88</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>651.848</x:v>
+        <x:v>725.768</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>776.01</x:v>
+        <x:v>864.01</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46155.9267939815</x:v>
+        <x:v>46177.9271759259</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>213.1</x:v>
+        <x:v>359.2</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>675.049</x:v>
+        <x:v>836.64</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>803.63</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46154.9297685185</x:v>
+        <x:v>46176.927025463</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>171.75</x:v>
+        <x:v>587.1</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>643.927</x:v>
+        <x:v>906.839</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>766.58</x:v>
+        <x:v>1079.57</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46175.9271875</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>209.86</x:v>
+        <x:v>547.77</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>668.077</x:v>
+        <x:v>893.844</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>795.33</x:v>
+        <x:v>1064.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46150.9261111111</x:v>
+        <x:v>46174.9275925926</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>158.72</x:v>
+        <x:v>481.68</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>627.32</x:v>
+        <x:v>869.82</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>746.81</x:v>
+        <x:v>1035.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46149.9272337963</x:v>
+        <x:v>46171.9261458333</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>89.49</x:v>
+        <x:v>362.31</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>543.169</x:v>
+        <x:v>815.64</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>646.63</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46148.9269675926</x:v>
+        <x:v>46170.9273726852</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>105.35</x:v>
+        <x:v>288.43</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>559.936</x:v>
+        <x:v>775.757</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>666.59</x:v>
+        <x:v>923.52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46147.9267824074</x:v>
+        <x:v>46169.9272685185</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>87.43</x:v>
+        <x:v>296.5</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>537.768</x:v>
+        <x:v>779.864</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>640.2</x:v>
+        <x:v>928.41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46168.9265740741</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>56.33</x:v>
+        <x:v>251.13</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>484.218</x:v>
+        <x:v>752.539</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>576.45</x:v>
+        <x:v>895.88</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46142.9271296296</x:v>
+        <x:v>46164.9272453704</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>34.56</x:v>
+        <x:v>128.06</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>434.414</x:v>
+        <x:v>630.84</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>517.16</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46141.9280671296</x:v>
+        <x:v>46163.9273958333</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>35.03</x:v>
+        <x:v>138.25</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>435.506</x:v>
+        <x:v>640.164</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>518.46</x:v>
+        <x:v>762.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46162.9272685185</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>30.74</x:v>
+        <x:v>114.77</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>423.604</x:v>
+        <x:v>614.872</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>504.29</x:v>
+        <x:v>731.99</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46139.9268518519</x:v>
+        <x:v>46161.9262731482</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>38.14</x:v>
+        <x:v>92.78</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>440.63</x:v>
+        <x:v>586.942</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>524.56</x:v>
+        <x:v>698.74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46136.9261805556</x:v>
+        <x:v>46160.9274421296</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>29.86</x:v>
+        <x:v>82.45</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>417.245</x:v>
+        <x:v>572.494</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>496.72</x:v>
+        <x:v>681.54</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46135.9259606482</x:v>
+        <x:v>46157.9303703704</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>25.85</x:v>
+        <x:v>117.81</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>404.645</x:v>
+        <x:v>608.714</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>481.72</x:v>
+        <x:v>724.66</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46134.9271296296</x:v>
+        <x:v>46156.9325115741</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>27.5</x:v>
+        <x:v>176.29</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>409.483</x:v>
+        <x:v>651.848</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>487.48</x:v>
+        <x:v>776.01</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46133.9273726852</x:v>
+        <x:v>46155.9267939815</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>19.33</x:v>
+        <x:v>213.1</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>377.479</x:v>
+        <x:v>675.049</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>449.38</x:v>
+        <x:v>803.63</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46132.9453472222</x:v>
+        <x:v>46154.9297685185</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>19.14</x:v>
+        <x:v>171.75</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>376.673</x:v>
+        <x:v>643.927</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>448.42</x:v>
+        <x:v>766.58</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>20.71</x:v>
+        <x:v>209.86</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>382.259</x:v>
+        <x:v>668.077</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>455.07</x:v>
+        <x:v>795.33</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46128.9277546296</x:v>
+        <x:v>46150.9261111111</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>21.23</x:v>
+        <x:v>158.72</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>384.073</x:v>
+        <x:v>627.32</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>457.23</x:v>
+        <x:v>746.81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46127.9275347222</x:v>
+        <x:v>46149.9272337963</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>21.02</x:v>
+        <x:v>89.49</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>383.233</x:v>
+        <x:v>543.169</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>456.23</x:v>
+        <x:v>646.63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46126.9274305556</x:v>
+        <x:v>46148.9269675926</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>23.41</x:v>
+        <x:v>105.35</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>391.154</x:v>
+        <x:v>559.936</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>465.66</x:v>
+        <x:v>666.59</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46125.9276041667</x:v>
+        <x:v>46147.9267824074</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>16.06</x:v>
+        <x:v>87.43</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>358.31</x:v>
+        <x:v>537.768</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>426.56</x:v>
+        <x:v>640.2</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46122.9270023148</x:v>
+        <x:v>46146.9260185185</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>15.03</x:v>
+        <x:v>56.33</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>353.296</x:v>
+        <x:v>484.218</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>420.59</x:v>
+        <x:v>576.45</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46121.9262962963</x:v>
+        <x:v>46142.9271296296</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>15.21</x:v>
+        <x:v>34.56</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>354.068</x:v>
+        <x:v>434.414</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>421.51</x:v>
+        <x:v>517.16</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46120.9272685185</x:v>
+        <x:v>46141.9280671296</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>12.88</x:v>
+        <x:v>35.03</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>341.653</x:v>
+        <x:v>435.506</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>406.73</x:v>
+        <x:v>518.46</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46119.9276388889</x:v>
+        <x:v>46140.9270833333</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>9.3</x:v>
+        <x:v>30.74</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>317.167</x:v>
+        <x:v>423.604</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>377.58</x:v>
+        <x:v>504.29</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46114.9277083333</x:v>
+        <x:v>46139.9268518519</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>8.09</x:v>
+        <x:v>38.14</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>307.642</x:v>
+        <x:v>440.63</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>366.24</x:v>
+        <x:v>524.56</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
+        <x:v>46136.9261805556</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C31" s="0">
+        <x:v>29.86</x:v>
+      </x:c>
+      <x:c r="D31" s="0">
+        <x:v>417.245</x:v>
+      </x:c>
+      <x:c r="E31" s="0">
+        <x:v>496.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:5">
+      <x:c r="A32" s="1">
+        <x:v>46135.9259606482</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C32" s="0">
+        <x:v>25.85</x:v>
+      </x:c>
+      <x:c r="D32" s="0">
+        <x:v>404.645</x:v>
+      </x:c>
+      <x:c r="E32" s="0">
+        <x:v>481.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:5">
+      <x:c r="A33" s="1">
+        <x:v>46134.9271296296</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C33" s="0">
+        <x:v>27.5</x:v>
+      </x:c>
+      <x:c r="D33" s="0">
+        <x:v>409.483</x:v>
+      </x:c>
+      <x:c r="E33" s="0">
+        <x:v>487.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:5">
+      <x:c r="A34" s="1">
+        <x:v>46133.9273726852</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C34" s="0">
+        <x:v>19.33</x:v>
+      </x:c>
+      <x:c r="D34" s="0">
+        <x:v>377.479</x:v>
+      </x:c>
+      <x:c r="E34" s="0">
+        <x:v>449.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:5">
+      <x:c r="A35" s="1">
+        <x:v>46132.9453472222</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C35" s="0">
+        <x:v>19.14</x:v>
+      </x:c>
+      <x:c r="D35" s="0">
+        <x:v>376.673</x:v>
+      </x:c>
+      <x:c r="E35" s="0">
+        <x:v>448.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:5">
+      <x:c r="A36" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C36" s="0">
+        <x:v>20.71</x:v>
+      </x:c>
+      <x:c r="D36" s="0">
+        <x:v>382.259</x:v>
+      </x:c>
+      <x:c r="E36" s="0">
+        <x:v>455.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:5">
+      <x:c r="A37" s="1">
+        <x:v>46128.9277546296</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C37" s="0">
+        <x:v>21.23</x:v>
+      </x:c>
+      <x:c r="D37" s="0">
+        <x:v>384.073</x:v>
+      </x:c>
+      <x:c r="E37" s="0">
+        <x:v>457.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:5">
+      <x:c r="A38" s="1">
+        <x:v>46127.9275347222</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C38" s="0">
+        <x:v>21.02</x:v>
+      </x:c>
+      <x:c r="D38" s="0">
+        <x:v>383.233</x:v>
+      </x:c>
+      <x:c r="E38" s="0">
+        <x:v>456.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:5">
+      <x:c r="A39" s="1">
+        <x:v>46126.9274305556</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C39" s="0">
+        <x:v>23.41</x:v>
+      </x:c>
+      <x:c r="D39" s="0">
+        <x:v>391.154</x:v>
+      </x:c>
+      <x:c r="E39" s="0">
+        <x:v>465.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:5">
+      <x:c r="A40" s="1">
+        <x:v>46125.9276041667</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C40" s="0">
+        <x:v>16.06</x:v>
+      </x:c>
+      <x:c r="D40" s="0">
+        <x:v>358.31</x:v>
+      </x:c>
+      <x:c r="E40" s="0">
+        <x:v>426.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:5">
+      <x:c r="A41" s="1">
+        <x:v>46122.9270023148</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C41" s="0">
+        <x:v>15.03</x:v>
+      </x:c>
+      <x:c r="D41" s="0">
+        <x:v>353.296</x:v>
+      </x:c>
+      <x:c r="E41" s="0">
+        <x:v>420.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:5">
+      <x:c r="A42" s="1">
+        <x:v>46121.9262962963</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C42" s="0">
+        <x:v>15.21</x:v>
+      </x:c>
+      <x:c r="D42" s="0">
+        <x:v>354.068</x:v>
+      </x:c>
+      <x:c r="E42" s="0">
+        <x:v>421.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:5">
+      <x:c r="A43" s="1">
+        <x:v>46120.9272685185</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C43" s="0">
+        <x:v>12.88</x:v>
+      </x:c>
+      <x:c r="D43" s="0">
+        <x:v>341.653</x:v>
+      </x:c>
+      <x:c r="E43" s="0">
+        <x:v>406.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:5">
+      <x:c r="A44" s="1">
+        <x:v>46119.9276388889</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C44" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D44" s="0">
+        <x:v>317.167</x:v>
+      </x:c>
+      <x:c r="E44" s="0">
+        <x:v>377.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:5">
+      <x:c r="A45" s="1">
+        <x:v>46114.9277083333</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C45" s="0">
+        <x:v>8.09</x:v>
+      </x:c>
+      <x:c r="D45" s="0">
+        <x:v>307.642</x:v>
+      </x:c>
+      <x:c r="E45" s="0">
+        <x:v>366.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:5">
+      <x:c r="A46" s="1">
         <x:v>46113.9274305556</x:v>
       </x:c>
-      <x:c r="B31" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C31" s="0">
+      <x:c r="B46" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C46" s="0">
         <x:v>8.28</x:v>
       </x:c>
-      <x:c r="D31" s="0">
+      <x:c r="D46" s="0">
         <x:v>308.994</x:v>
       </x:c>
-      <x:c r="E31" s="0">
+      <x:c r="E46" s="0">
         <x:v>367.85</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>