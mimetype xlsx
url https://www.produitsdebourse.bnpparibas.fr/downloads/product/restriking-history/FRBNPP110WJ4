--- v3 (2026-06-06)
+++ v4 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a5f0f97bf2416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/405ec01ea4a84e84aaa6ddfaba19cd5b.psmdcp" Id="Rf68e5d0f70584d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa93693b2cb14c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76be6a53013e41729360b7163bdc0907.psmdcp" Id="R761489e1b2704ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP110WJ4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,828 +390,1066 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E46"/>
+  <x:dimension ref="A1:E60"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46178.928125</x:v>
+        <x:v>46199.9281712963</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>120.88</x:v>
+        <x:v>168.36</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>725.768</x:v>
+        <x:v>951.157</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>864.01</x:v>
+        <x:v>1132.33</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46177.9271759259</x:v>
+        <x:v>46198.9276388889</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>359.2</x:v>
+        <x:v>253.39</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>836.64</x:v>
+        <x:v>1019.39</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>996</x:v>
+        <x:v>1213.56</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46176.927025463</x:v>
+        <x:v>46197.9277662037</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>587.1</x:v>
+        <x:v>141.93</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>906.839</x:v>
+        <x:v>880.748</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>1079.57</x:v>
+        <x:v>1048.51</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46175.9271875</x:v>
+        <x:v>46196.9275578704</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>547.77</x:v>
+        <x:v>144.29</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>893.844</x:v>
+        <x:v>883.487</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>1064.1</x:v>
+        <x:v>1051.77</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46174.9275925926</x:v>
+        <x:v>46195.9274421296</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>481.68</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>869.82</x:v>
+        <x:v>1017.559</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>1035.5</x:v>
+        <x:v>1211.38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46171.9261458333</x:v>
+        <x:v>46191.9273726852</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>362.31</x:v>
+        <x:v>316.97</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>815.64</x:v>
+        <x:v>952.552</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>971</x:v>
+        <x:v>1133.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46170.9273726852</x:v>
+        <x:v>46190.9312615741</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>288.43</x:v>
+        <x:v>220.99</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>775.757</x:v>
+        <x:v>876.28</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>923.52</x:v>
+        <x:v>1043.19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46169.9272685185</x:v>
+        <x:v>46189.9283217593</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>296.5</x:v>
+        <x:v>199.27</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>779.864</x:v>
+        <x:v>857.438</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>928.41</x:v>
+        <x:v>1020.76</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46168.9265740741</x:v>
+        <x:v>46188.927337963</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>251.13</x:v>
+        <x:v>288.74</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>752.539</x:v>
+        <x:v>913.912</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>895.88</x:v>
+        <x:v>1087.99</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46164.9272453704</x:v>
+        <x:v>46185.9273726852</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>128.06</x:v>
+        <x:v>187.59</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>630.84</x:v>
+        <x:v>824.552</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>751</x:v>
+        <x:v>981.61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46163.9273958333</x:v>
+        <x:v>46184.9272453704</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>138.25</x:v>
+        <x:v>202.25</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>640.164</x:v>
+        <x:v>836.531</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>762.1</x:v>
+        <x:v>995.87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46162.9272685185</x:v>
+        <x:v>46183.9277777778</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>114.77</x:v>
+        <x:v>127.84</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>614.872</x:v>
+        <x:v>749.179</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>731.99</x:v>
+        <x:v>891.88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46161.9262731482</x:v>
+        <x:v>46182.9278703704</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>92.78</x:v>
+        <x:v>167.33</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>586.942</x:v>
+        <x:v>786.148</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>698.74</x:v>
+        <x:v>935.89</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46160.9274421296</x:v>
+        <x:v>46181.9276851852</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>82.45</x:v>
+        <x:v>180.2</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>572.494</x:v>
+        <x:v>797.395</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>681.54</x:v>
+        <x:v>949.28</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46157.9303703704</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>117.81</x:v>
+        <x:v>120.88</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>608.714</x:v>
+        <x:v>725.768</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>724.66</x:v>
+        <x:v>864.01</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46156.9325115741</x:v>
+        <x:v>46177.9271759259</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>176.29</x:v>
+        <x:v>359.2</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>651.848</x:v>
+        <x:v>836.64</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>776.01</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46155.9267939815</x:v>
+        <x:v>46176.927025463</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>213.1</x:v>
+        <x:v>587.1</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>675.049</x:v>
+        <x:v>906.839</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>803.63</x:v>
+        <x:v>1079.57</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46154.9297685185</x:v>
+        <x:v>46175.9271875</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>171.75</x:v>
+        <x:v>547.77</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>643.927</x:v>
+        <x:v>893.844</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>766.58</x:v>
+        <x:v>1064.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46174.9275925926</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>209.86</x:v>
+        <x:v>481.68</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>668.077</x:v>
+        <x:v>869.82</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>795.33</x:v>
+        <x:v>1035.5</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46150.9261111111</x:v>
+        <x:v>46171.9261458333</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>158.72</x:v>
+        <x:v>362.31</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>627.32</x:v>
+        <x:v>815.64</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>746.81</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46149.9272337963</x:v>
+        <x:v>46170.9273726852</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>89.49</x:v>
+        <x:v>288.43</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>543.169</x:v>
+        <x:v>775.757</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>646.63</x:v>
+        <x:v>923.52</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46148.9269675926</x:v>
+        <x:v>46169.9272685185</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>105.35</x:v>
+        <x:v>296.5</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>559.936</x:v>
+        <x:v>779.864</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>666.59</x:v>
+        <x:v>928.41</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46147.9267824074</x:v>
+        <x:v>46168.9265740741</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>87.43</x:v>
+        <x:v>251.13</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>537.768</x:v>
+        <x:v>752.539</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>640.2</x:v>
+        <x:v>895.88</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46164.9272453704</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>56.33</x:v>
+        <x:v>128.06</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>484.218</x:v>
+        <x:v>630.84</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>576.45</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46142.9271296296</x:v>
+        <x:v>46163.9273958333</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>34.56</x:v>
+        <x:v>138.25</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>434.414</x:v>
+        <x:v>640.164</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>517.16</x:v>
+        <x:v>762.1</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46141.9280671296</x:v>
+        <x:v>46162.9272685185</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>35.03</x:v>
+        <x:v>114.77</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>435.506</x:v>
+        <x:v>614.872</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>518.46</x:v>
+        <x:v>731.99</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46161.9262731482</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>30.74</x:v>
+        <x:v>92.78</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>423.604</x:v>
+        <x:v>586.942</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>504.29</x:v>
+        <x:v>698.74</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46139.9268518519</x:v>
+        <x:v>46160.9274421296</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>38.14</x:v>
+        <x:v>82.45</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>440.63</x:v>
+        <x:v>572.494</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>524.56</x:v>
+        <x:v>681.54</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46136.9261805556</x:v>
+        <x:v>46157.9303703704</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>29.86</x:v>
+        <x:v>117.81</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>417.245</x:v>
+        <x:v>608.714</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>496.72</x:v>
+        <x:v>724.66</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46135.9259606482</x:v>
+        <x:v>46156.9325115741</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>25.85</x:v>
+        <x:v>176.29</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>404.645</x:v>
+        <x:v>651.848</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>481.72</x:v>
+        <x:v>776.01</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46134.9271296296</x:v>
+        <x:v>46155.9267939815</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>27.5</x:v>
+        <x:v>213.1</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>409.483</x:v>
+        <x:v>675.049</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>487.48</x:v>
+        <x:v>803.63</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46133.9273726852</x:v>
+        <x:v>46154.9297685185</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>19.33</x:v>
+        <x:v>171.75</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>377.479</x:v>
+        <x:v>643.927</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>449.38</x:v>
+        <x:v>766.58</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46132.9453472222</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>19.14</x:v>
+        <x:v>209.86</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>376.673</x:v>
+        <x:v>668.077</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>448.42</x:v>
+        <x:v>795.33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46150.9261111111</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>20.71</x:v>
+        <x:v>158.72</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>382.259</x:v>
+        <x:v>627.32</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>455.07</x:v>
+        <x:v>746.81</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46128.9277546296</x:v>
+        <x:v>46149.9272337963</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>21.23</x:v>
+        <x:v>89.49</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>384.073</x:v>
+        <x:v>543.169</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>457.23</x:v>
+        <x:v>646.63</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46127.9275347222</x:v>
+        <x:v>46148.9269675926</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>21.02</x:v>
+        <x:v>105.35</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>383.233</x:v>
+        <x:v>559.936</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>456.23</x:v>
+        <x:v>666.59</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46126.9274305556</x:v>
+        <x:v>46147.9267824074</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>23.41</x:v>
+        <x:v>87.43</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>391.154</x:v>
+        <x:v>537.768</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>465.66</x:v>
+        <x:v>640.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46125.9276041667</x:v>
+        <x:v>46146.9260185185</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>16.06</x:v>
+        <x:v>56.33</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>358.31</x:v>
+        <x:v>484.218</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>426.56</x:v>
+        <x:v>576.45</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46122.9270023148</x:v>
+        <x:v>46142.9271296296</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>15.03</x:v>
+        <x:v>34.56</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>353.296</x:v>
+        <x:v>434.414</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>420.59</x:v>
+        <x:v>517.16</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46121.9262962963</x:v>
+        <x:v>46141.9280671296</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>15.21</x:v>
+        <x:v>35.03</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>354.068</x:v>
+        <x:v>435.506</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>421.51</x:v>
+        <x:v>518.46</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46120.9272685185</x:v>
+        <x:v>46140.9270833333</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>12.88</x:v>
+        <x:v>30.74</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>341.653</x:v>
+        <x:v>423.604</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>406.73</x:v>
+        <x:v>504.29</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46119.9276388889</x:v>
+        <x:v>46139.9268518519</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>9.3</x:v>
+        <x:v>38.14</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>317.167</x:v>
+        <x:v>440.63</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>377.58</x:v>
+        <x:v>524.56</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46114.9277083333</x:v>
+        <x:v>46136.9261805556</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>8.09</x:v>
+        <x:v>29.86</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>307.642</x:v>
+        <x:v>417.245</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>366.24</x:v>
+        <x:v>496.72</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
+        <x:v>46135.9259606482</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C46" s="0">
+        <x:v>25.85</x:v>
+      </x:c>
+      <x:c r="D46" s="0">
+        <x:v>404.645</x:v>
+      </x:c>
+      <x:c r="E46" s="0">
+        <x:v>481.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:5">
+      <x:c r="A47" s="1">
+        <x:v>46134.9271296296</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C47" s="0">
+        <x:v>27.5</x:v>
+      </x:c>
+      <x:c r="D47" s="0">
+        <x:v>409.483</x:v>
+      </x:c>
+      <x:c r="E47" s="0">
+        <x:v>487.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:5">
+      <x:c r="A48" s="1">
+        <x:v>46133.9273726852</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C48" s="0">
+        <x:v>19.33</x:v>
+      </x:c>
+      <x:c r="D48" s="0">
+        <x:v>377.479</x:v>
+      </x:c>
+      <x:c r="E48" s="0">
+        <x:v>449.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:5">
+      <x:c r="A49" s="1">
+        <x:v>46132.9453472222</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C49" s="0">
+        <x:v>19.14</x:v>
+      </x:c>
+      <x:c r="D49" s="0">
+        <x:v>376.673</x:v>
+      </x:c>
+      <x:c r="E49" s="0">
+        <x:v>448.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:5">
+      <x:c r="A50" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C50" s="0">
+        <x:v>20.71</x:v>
+      </x:c>
+      <x:c r="D50" s="0">
+        <x:v>382.259</x:v>
+      </x:c>
+      <x:c r="E50" s="0">
+        <x:v>455.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:5">
+      <x:c r="A51" s="1">
+        <x:v>46128.9277546296</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C51" s="0">
+        <x:v>21.23</x:v>
+      </x:c>
+      <x:c r="D51" s="0">
+        <x:v>384.073</x:v>
+      </x:c>
+      <x:c r="E51" s="0">
+        <x:v>457.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:5">
+      <x:c r="A52" s="1">
+        <x:v>46127.9275347222</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C52" s="0">
+        <x:v>21.02</x:v>
+      </x:c>
+      <x:c r="D52" s="0">
+        <x:v>383.233</x:v>
+      </x:c>
+      <x:c r="E52" s="0">
+        <x:v>456.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:5">
+      <x:c r="A53" s="1">
+        <x:v>46126.9274305556</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C53" s="0">
+        <x:v>23.41</x:v>
+      </x:c>
+      <x:c r="D53" s="0">
+        <x:v>391.154</x:v>
+      </x:c>
+      <x:c r="E53" s="0">
+        <x:v>465.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:5">
+      <x:c r="A54" s="1">
+        <x:v>46125.9276041667</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C54" s="0">
+        <x:v>16.06</x:v>
+      </x:c>
+      <x:c r="D54" s="0">
+        <x:v>358.31</x:v>
+      </x:c>
+      <x:c r="E54" s="0">
+        <x:v>426.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5">
+      <x:c r="A55" s="1">
+        <x:v>46122.9270023148</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C55" s="0">
+        <x:v>15.03</x:v>
+      </x:c>
+      <x:c r="D55" s="0">
+        <x:v>353.296</x:v>
+      </x:c>
+      <x:c r="E55" s="0">
+        <x:v>420.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:5">
+      <x:c r="A56" s="1">
+        <x:v>46121.9262962963</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C56" s="0">
+        <x:v>15.21</x:v>
+      </x:c>
+      <x:c r="D56" s="0">
+        <x:v>354.068</x:v>
+      </x:c>
+      <x:c r="E56" s="0">
+        <x:v>421.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5">
+      <x:c r="A57" s="1">
+        <x:v>46120.9272685185</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C57" s="0">
+        <x:v>12.88</x:v>
+      </x:c>
+      <x:c r="D57" s="0">
+        <x:v>341.653</x:v>
+      </x:c>
+      <x:c r="E57" s="0">
+        <x:v>406.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5">
+      <x:c r="A58" s="1">
+        <x:v>46119.9276388889</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C58" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D58" s="0">
+        <x:v>317.167</x:v>
+      </x:c>
+      <x:c r="E58" s="0">
+        <x:v>377.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5">
+      <x:c r="A59" s="1">
+        <x:v>46114.9277083333</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C59" s="0">
+        <x:v>8.09</x:v>
+      </x:c>
+      <x:c r="D59" s="0">
+        <x:v>307.642</x:v>
+      </x:c>
+      <x:c r="E59" s="0">
+        <x:v>366.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5">
+      <x:c r="A60" s="1">
         <x:v>46113.9274305556</x:v>
       </x:c>
-      <x:c r="B46" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C46" s="0">
+      <x:c r="B60" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C60" s="0">
         <x:v>8.28</x:v>
       </x:c>
-      <x:c r="D46" s="0">
+      <x:c r="D60" s="0">
         <x:v>308.994</x:v>
       </x:c>
-      <x:c r="E46" s="0">
+      <x:c r="E60" s="0">
         <x:v>367.85</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>