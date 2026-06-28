--- v4 (2026-06-28)
+++ v5 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa93693b2cb14c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76be6a53013e41729360b7163bdc0907.psmdcp" Id="R761489e1b2704ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ea8850cd014375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46f211366fe24d778a07187a1836698b.psmdcp" Id="R8b1b4cb6bf8e45c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP110WJ4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>