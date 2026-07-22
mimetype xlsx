--- v5 (2026-06-28)
+++ v6 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ea8850cd014375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46f211366fe24d778a07187a1836698b.psmdcp" Id="R8b1b4cb6bf8e45c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f91cc4211c47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a47bfaf8f90a45c5a1f3d31fb12257cb.psmdcp" Id="R175f8a0c73e04ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP110WJ4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1066 +390,1355 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E60"/>
+  <x:dimension ref="A1:E77"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46199.9281712963</x:v>
+        <x:v>46224.9274537037</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>168.36</x:v>
+        <x:v>43.37</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>951.157</x:v>
+        <x:v>815.489</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>1132.33</x:v>
+        <x:v>970.82</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46198.9276388889</x:v>
+        <x:v>46223.9277662037</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>253.39</x:v>
+        <x:v>26.97</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>1019.39</x:v>
+        <x:v>726.986</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>1213.56</x:v>
+        <x:v>865.46</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46197.9277662037</x:v>
+        <x:v>46220.9276967593</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>141.93</x:v>
+        <x:v>24.64</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>880.748</x:v>
+        <x:v>713.118</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>1048.51</x:v>
+        <x:v>848.95</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46196.9275578704</x:v>
+        <x:v>46219.9276388889</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>144.29</x:v>
+        <x:v>25.3</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>883.487</x:v>
+        <x:v>716.688</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>1051.77</x:v>
+        <x:v>853.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46195.9274421296</x:v>
+        <x:v>46218.9280439815</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>424</x:v>
+        <x:v>35.3</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>1017.559</x:v>
+        <x:v>759.595</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>1211.38</x:v>
+        <x:v>904.28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46191.9273726852</x:v>
+        <x:v>46217.9281134259</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>316.97</x:v>
+        <x:v>59.01</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>952.552</x:v>
+        <x:v>825.821</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>1133.99</x:v>
+        <x:v>983.12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46190.9312615741</x:v>
+        <x:v>46216.9278587963</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>220.99</x:v>
+        <x:v>47.39</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>876.28</x:v>
+        <x:v>787.08</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>1043.19</x:v>
+        <x:v>937</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46189.9283217593</x:v>
+        <x:v>46213.9268402778</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>199.27</x:v>
+        <x:v>60.65</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>857.438</x:v>
+        <x:v>822.612</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>1020.76</x:v>
+        <x:v>979.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46188.927337963</x:v>
+        <x:v>46212.9353240741</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>288.74</x:v>
+        <x:v>64.73</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>913.912</x:v>
+        <x:v>832.978</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>1087.99</x:v>
+        <x:v>991.64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46185.9273726852</x:v>
+        <x:v>46211.9273958333</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>187.59</x:v>
+        <x:v>52.85</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>824.552</x:v>
+        <x:v>796.992</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>981.61</x:v>
+        <x:v>948.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46184.9272453704</x:v>
+        <x:v>46210.9278356481</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>202.25</x:v>
+        <x:v>50.11</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>836.531</x:v>
+        <x:v>788.239</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>995.87</x:v>
+        <x:v>938.38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46183.9277777778</x:v>
+        <x:v>46209.9310763889</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>127.84</x:v>
+        <x:v>65.62</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>749.179</x:v>
+        <x:v>827.085</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>891.88</x:v>
+        <x:v>984.75</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46182.9278703704</x:v>
+        <x:v>46209.3326388889</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>167.33</x:v>
+        <x:v>73.78</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>786.148</x:v>
+        <x:v>819.365</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>935.89</x:v>
+        <x:v>975.56</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46181.9276851852</x:v>
+        <x:v>46205.9310185185</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>180.2</x:v>
+        <x:v>62.85</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>797.395</x:v>
+        <x:v>819.47</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>949.28</x:v>
+        <x:v>975.56</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46178.928125</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>120.88</x:v>
+        <x:v>86.76</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>725.768</x:v>
+        <x:v>867.115</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>864.01</x:v>
+        <x:v>1032.28</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46177.9271759259</x:v>
+        <x:v>46203.9448958333</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>359.2</x:v>
+        <x:v>184.36</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>836.64</x:v>
+        <x:v>969.604</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>996</x:v>
+        <x:v>1154.29</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46176.927025463</x:v>
+        <x:v>46202.9289236111</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>587.1</x:v>
+        <x:v>177.54</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>906.839</x:v>
+        <x:v>962.035</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>1079.57</x:v>
+        <x:v>1145.28</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46175.9271875</x:v>
+        <x:v>46199.9281712963</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>547.77</x:v>
+        <x:v>168.36</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>893.844</x:v>
+        <x:v>951.157</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>1064.1</x:v>
+        <x:v>1132.33</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46174.9275925926</x:v>
+        <x:v>46198.9276388889</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>481.68</x:v>
+        <x:v>253.39</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>869.82</x:v>
+        <x:v>1019.39</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>1035.5</x:v>
+        <x:v>1213.56</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46171.9261458333</x:v>
+        <x:v>46197.9277662037</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>362.31</x:v>
+        <x:v>141.93</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>815.64</x:v>
+        <x:v>880.748</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>971</x:v>
+        <x:v>1048.51</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46170.9273726852</x:v>
+        <x:v>46196.9275578704</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>288.43</x:v>
+        <x:v>144.29</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>775.757</x:v>
+        <x:v>883.487</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>923.52</x:v>
+        <x:v>1051.77</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46169.9272685185</x:v>
+        <x:v>46195.9274421296</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>296.5</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>779.864</x:v>
+        <x:v>1017.559</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>928.41</x:v>
+        <x:v>1211.38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46168.9265740741</x:v>
+        <x:v>46191.9273726852</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>251.13</x:v>
+        <x:v>316.97</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>752.539</x:v>
+        <x:v>952.552</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>895.88</x:v>
+        <x:v>1133.99</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46164.9272453704</x:v>
+        <x:v>46190.9312615741</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>128.06</x:v>
+        <x:v>220.99</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>630.84</x:v>
+        <x:v>876.28</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>751</x:v>
+        <x:v>1043.19</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46163.9273958333</x:v>
+        <x:v>46189.9283217593</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>138.25</x:v>
+        <x:v>199.27</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>640.164</x:v>
+        <x:v>857.438</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>762.1</x:v>
+        <x:v>1020.76</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46162.9272685185</x:v>
+        <x:v>46188.927337963</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>114.77</x:v>
+        <x:v>288.74</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>614.872</x:v>
+        <x:v>913.912</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>731.99</x:v>
+        <x:v>1087.99</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46161.9262731482</x:v>
+        <x:v>46185.9273726852</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>92.78</x:v>
+        <x:v>187.59</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>586.942</x:v>
+        <x:v>824.552</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>698.74</x:v>
+        <x:v>981.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46160.9274421296</x:v>
+        <x:v>46184.9272453704</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>82.45</x:v>
+        <x:v>202.25</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>572.494</x:v>
+        <x:v>836.531</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>681.54</x:v>
+        <x:v>995.87</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46157.9303703704</x:v>
+        <x:v>46183.9277777778</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>117.81</x:v>
+        <x:v>127.84</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>608.714</x:v>
+        <x:v>749.179</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>724.66</x:v>
+        <x:v>891.88</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46156.9325115741</x:v>
+        <x:v>46182.9278703704</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>176.29</x:v>
+        <x:v>167.33</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>651.848</x:v>
+        <x:v>786.148</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>776.01</x:v>
+        <x:v>935.89</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46155.9267939815</x:v>
+        <x:v>46181.9276851852</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>213.1</x:v>
+        <x:v>180.2</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>675.049</x:v>
+        <x:v>797.395</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>803.63</x:v>
+        <x:v>949.28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46154.9297685185</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>171.75</x:v>
+        <x:v>120.88</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>643.927</x:v>
+        <x:v>725.768</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>766.58</x:v>
+        <x:v>864.01</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46177.9271759259</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>209.86</x:v>
+        <x:v>359.2</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>668.077</x:v>
+        <x:v>836.64</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>795.33</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46150.9261111111</x:v>
+        <x:v>46176.927025463</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>158.72</x:v>
+        <x:v>587.1</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>627.32</x:v>
+        <x:v>906.839</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>746.81</x:v>
+        <x:v>1079.57</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46149.9272337963</x:v>
+        <x:v>46175.9271875</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>89.49</x:v>
+        <x:v>547.77</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>543.169</x:v>
+        <x:v>893.844</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>646.63</x:v>
+        <x:v>1064.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46148.9269675926</x:v>
+        <x:v>46174.9275925926</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>105.35</x:v>
+        <x:v>481.68</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>559.936</x:v>
+        <x:v>869.82</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>666.59</x:v>
+        <x:v>1035.5</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46147.9267824074</x:v>
+        <x:v>46171.9261458333</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>87.43</x:v>
+        <x:v>362.31</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>537.768</x:v>
+        <x:v>815.64</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>640.2</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46170.9273726852</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>56.33</x:v>
+        <x:v>288.43</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>484.218</x:v>
+        <x:v>775.757</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>576.45</x:v>
+        <x:v>923.52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46142.9271296296</x:v>
+        <x:v>46169.9272685185</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>34.56</x:v>
+        <x:v>296.5</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>434.414</x:v>
+        <x:v>779.864</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>517.16</x:v>
+        <x:v>928.41</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46141.9280671296</x:v>
+        <x:v>46168.9265740741</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>35.03</x:v>
+        <x:v>251.13</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>435.506</x:v>
+        <x:v>752.539</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>518.46</x:v>
+        <x:v>895.88</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46164.9272453704</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>30.74</x:v>
+        <x:v>128.06</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>423.604</x:v>
+        <x:v>630.84</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>504.29</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46139.9268518519</x:v>
+        <x:v>46163.9273958333</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>38.14</x:v>
+        <x:v>138.25</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>440.63</x:v>
+        <x:v>640.164</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>524.56</x:v>
+        <x:v>762.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46136.9261805556</x:v>
+        <x:v>46162.9272685185</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>29.86</x:v>
+        <x:v>114.77</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>417.245</x:v>
+        <x:v>614.872</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>496.72</x:v>
+        <x:v>731.99</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46135.9259606482</x:v>
+        <x:v>46161.9262731482</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>25.85</x:v>
+        <x:v>92.78</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>404.645</x:v>
+        <x:v>586.942</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>481.72</x:v>
+        <x:v>698.74</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46134.9271296296</x:v>
+        <x:v>46160.9274421296</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>27.5</x:v>
+        <x:v>82.45</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>409.483</x:v>
+        <x:v>572.494</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>487.48</x:v>
+        <x:v>681.54</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46133.9273726852</x:v>
+        <x:v>46157.9303703704</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>19.33</x:v>
+        <x:v>117.81</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>377.479</x:v>
+        <x:v>608.714</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>449.38</x:v>
+        <x:v>724.66</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46132.9453472222</x:v>
+        <x:v>46156.9325115741</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>19.14</x:v>
+        <x:v>176.29</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>376.673</x:v>
+        <x:v>651.848</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>448.42</x:v>
+        <x:v>776.01</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46155.9267939815</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>20.71</x:v>
+        <x:v>213.1</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>382.259</x:v>
+        <x:v>675.049</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>455.07</x:v>
+        <x:v>803.63</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46128.9277546296</x:v>
+        <x:v>46154.9297685185</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>21.23</x:v>
+        <x:v>171.75</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>384.073</x:v>
+        <x:v>643.927</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>457.23</x:v>
+        <x:v>766.58</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46127.9275347222</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>21.02</x:v>
+        <x:v>209.86</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>383.233</x:v>
+        <x:v>668.077</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>456.23</x:v>
+        <x:v>795.33</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46126.9274305556</x:v>
+        <x:v>46150.9261111111</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>23.41</x:v>
+        <x:v>158.72</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>391.154</x:v>
+        <x:v>627.32</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>465.66</x:v>
+        <x:v>746.81</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46125.9276041667</x:v>
+        <x:v>46149.9272337963</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>16.06</x:v>
+        <x:v>89.49</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>358.31</x:v>
+        <x:v>543.169</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>426.56</x:v>
+        <x:v>646.63</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46122.9270023148</x:v>
+        <x:v>46148.9269675926</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>15.03</x:v>
+        <x:v>105.35</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>353.296</x:v>
+        <x:v>559.936</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>420.59</x:v>
+        <x:v>666.59</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46121.9262962963</x:v>
+        <x:v>46147.9267824074</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>15.21</x:v>
+        <x:v>87.43</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>354.068</x:v>
+        <x:v>537.768</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>421.51</x:v>
+        <x:v>640.2</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46120.9272685185</x:v>
+        <x:v>46146.9260185185</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>12.88</x:v>
+        <x:v>56.33</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>341.653</x:v>
+        <x:v>484.218</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>406.73</x:v>
+        <x:v>576.45</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46119.9276388889</x:v>
+        <x:v>46142.9271296296</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>9.3</x:v>
+        <x:v>34.56</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>317.167</x:v>
+        <x:v>434.414</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>377.58</x:v>
+        <x:v>517.16</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46114.9277083333</x:v>
+        <x:v>46141.9280671296</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>8.09</x:v>
+        <x:v>35.03</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>307.642</x:v>
+        <x:v>435.506</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>366.24</x:v>
+        <x:v>518.46</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
+        <x:v>46140.9270833333</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C60" s="0">
+        <x:v>30.74</x:v>
+      </x:c>
+      <x:c r="D60" s="0">
+        <x:v>423.604</x:v>
+      </x:c>
+      <x:c r="E60" s="0">
+        <x:v>504.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:5">
+      <x:c r="A61" s="1">
+        <x:v>46139.9268518519</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C61" s="0">
+        <x:v>38.14</x:v>
+      </x:c>
+      <x:c r="D61" s="0">
+        <x:v>440.63</x:v>
+      </x:c>
+      <x:c r="E61" s="0">
+        <x:v>524.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:5">
+      <x:c r="A62" s="1">
+        <x:v>46136.9261805556</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C62" s="0">
+        <x:v>29.86</x:v>
+      </x:c>
+      <x:c r="D62" s="0">
+        <x:v>417.245</x:v>
+      </x:c>
+      <x:c r="E62" s="0">
+        <x:v>496.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:5">
+      <x:c r="A63" s="1">
+        <x:v>46135.9259606482</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C63" s="0">
+        <x:v>25.85</x:v>
+      </x:c>
+      <x:c r="D63" s="0">
+        <x:v>404.645</x:v>
+      </x:c>
+      <x:c r="E63" s="0">
+        <x:v>481.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:5">
+      <x:c r="A64" s="1">
+        <x:v>46134.9271296296</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C64" s="0">
+        <x:v>27.5</x:v>
+      </x:c>
+      <x:c r="D64" s="0">
+        <x:v>409.483</x:v>
+      </x:c>
+      <x:c r="E64" s="0">
+        <x:v>487.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:5">
+      <x:c r="A65" s="1">
+        <x:v>46133.9273726852</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C65" s="0">
+        <x:v>19.33</x:v>
+      </x:c>
+      <x:c r="D65" s="0">
+        <x:v>377.479</x:v>
+      </x:c>
+      <x:c r="E65" s="0">
+        <x:v>449.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5">
+      <x:c r="A66" s="1">
+        <x:v>46132.9453472222</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C66" s="0">
+        <x:v>19.14</x:v>
+      </x:c>
+      <x:c r="D66" s="0">
+        <x:v>376.673</x:v>
+      </x:c>
+      <x:c r="E66" s="0">
+        <x:v>448.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5">
+      <x:c r="A67" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C67" s="0">
+        <x:v>20.71</x:v>
+      </x:c>
+      <x:c r="D67" s="0">
+        <x:v>382.259</x:v>
+      </x:c>
+      <x:c r="E67" s="0">
+        <x:v>455.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5">
+      <x:c r="A68" s="1">
+        <x:v>46128.9277546296</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C68" s="0">
+        <x:v>21.23</x:v>
+      </x:c>
+      <x:c r="D68" s="0">
+        <x:v>384.073</x:v>
+      </x:c>
+      <x:c r="E68" s="0">
+        <x:v>457.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:5">
+      <x:c r="A69" s="1">
+        <x:v>46127.9275347222</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C69" s="0">
+        <x:v>21.02</x:v>
+      </x:c>
+      <x:c r="D69" s="0">
+        <x:v>383.233</x:v>
+      </x:c>
+      <x:c r="E69" s="0">
+        <x:v>456.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5">
+      <x:c r="A70" s="1">
+        <x:v>46126.9274305556</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C70" s="0">
+        <x:v>23.41</x:v>
+      </x:c>
+      <x:c r="D70" s="0">
+        <x:v>391.154</x:v>
+      </x:c>
+      <x:c r="E70" s="0">
+        <x:v>465.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5">
+      <x:c r="A71" s="1">
+        <x:v>46125.9276041667</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C71" s="0">
+        <x:v>16.06</x:v>
+      </x:c>
+      <x:c r="D71" s="0">
+        <x:v>358.31</x:v>
+      </x:c>
+      <x:c r="E71" s="0">
+        <x:v>426.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5">
+      <x:c r="A72" s="1">
+        <x:v>46122.9270023148</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C72" s="0">
+        <x:v>15.03</x:v>
+      </x:c>
+      <x:c r="D72" s="0">
+        <x:v>353.296</x:v>
+      </x:c>
+      <x:c r="E72" s="0">
+        <x:v>420.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5">
+      <x:c r="A73" s="1">
+        <x:v>46121.9262962963</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C73" s="0">
+        <x:v>15.21</x:v>
+      </x:c>
+      <x:c r="D73" s="0">
+        <x:v>354.068</x:v>
+      </x:c>
+      <x:c r="E73" s="0">
+        <x:v>421.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5">
+      <x:c r="A74" s="1">
+        <x:v>46120.9272685185</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C74" s="0">
+        <x:v>12.88</x:v>
+      </x:c>
+      <x:c r="D74" s="0">
+        <x:v>341.653</x:v>
+      </x:c>
+      <x:c r="E74" s="0">
+        <x:v>406.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:5">
+      <x:c r="A75" s="1">
+        <x:v>46119.9276388889</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C75" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D75" s="0">
+        <x:v>317.167</x:v>
+      </x:c>
+      <x:c r="E75" s="0">
+        <x:v>377.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:5">
+      <x:c r="A76" s="1">
+        <x:v>46114.9277083333</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C76" s="0">
+        <x:v>8.09</x:v>
+      </x:c>
+      <x:c r="D76" s="0">
+        <x:v>307.642</x:v>
+      </x:c>
+      <x:c r="E76" s="0">
+        <x:v>366.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:5">
+      <x:c r="A77" s="1">
         <x:v>46113.9274305556</x:v>
       </x:c>
-      <x:c r="B60" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C60" s="0">
+      <x:c r="B77" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C77" s="0">
         <x:v>8.28</x:v>
       </x:c>
-      <x:c r="D60" s="0">
+      <x:c r="D77" s="0">
         <x:v>308.994</x:v>
       </x:c>
-      <x:c r="E60" s="0">
+      <x:c r="E77" s="0">
         <x:v>367.85</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>