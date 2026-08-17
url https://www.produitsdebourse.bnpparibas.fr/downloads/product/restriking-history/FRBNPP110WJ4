--- v6 (2026-07-22)
+++ v7 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f91cc4211c47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a47bfaf8f90a45c5a1f3d31fb12257cb.psmdcp" Id="R175f8a0c73e04ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e3a10d2a76447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d518c22a443246afa72aa7282dae6086.psmdcp" Id="R2373ad95378b4a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP110WJ4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1355 +390,1661 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E77"/>
+  <x:dimension ref="A1:E95"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46224.9274537037</x:v>
+        <x:v>46248.9280671296</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>43.37</x:v>
+        <x:v>21.19</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>815.489</x:v>
+        <x:v>816.194</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>970.82</x:v>
+        <x:v>971.66</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46223.9277662037</x:v>
+        <x:v>46247.9270138889</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>26.97</x:v>
+        <x:v>19.02</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>726.986</x:v>
+        <x:v>797.857</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>865.46</x:v>
+        <x:v>949.83</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46220.9276967593</x:v>
+        <x:v>46246.9279166667</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>24.64</x:v>
+        <x:v>15.71</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>713.118</x:v>
+        <x:v>765.484</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>848.95</x:v>
+        <x:v>911.29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46219.9276388889</x:v>
+        <x:v>46245.9263657407</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>25.3</x:v>
+        <x:v>12.61</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>716.688</x:v>
+        <x:v>729.557</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>853.2</x:v>
+        <x:v>868.52</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46218.9280439815</x:v>
+        <x:v>46244.9273958333</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>35.3</x:v>
+        <x:v>12.1</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>759.595</x:v>
+        <x:v>723.24</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>904.28</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46217.9281134259</x:v>
+        <x:v>46241.9271990741</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>59.01</x:v>
+        <x:v>13.4</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>825.821</x:v>
+        <x:v>737.159</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>983.12</x:v>
+        <x:v>877.57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46216.9278587963</x:v>
+        <x:v>46240.9345833333</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>47.39</x:v>
+        <x:v>13.71</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>787.08</x:v>
+        <x:v>740.435</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>937</x:v>
+        <x:v>881.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46213.9268402778</x:v>
+        <x:v>46239.927337963</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>60.65</x:v>
+        <x:v>14.69</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>822.612</x:v>
+        <x:v>750.28</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>979.3</x:v>
+        <x:v>893.19</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46212.9353240741</x:v>
+        <x:v>46238.9290972222</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>64.73</x:v>
+        <x:v>14.66</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>832.978</x:v>
+        <x:v>749.843</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>991.64</x:v>
+        <x:v>892.67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46211.9273958333</x:v>
+        <x:v>46237.9281481481</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>52.85</x:v>
+        <x:v>10.63</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>796.992</x:v>
+        <x:v>696.78</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>948.8</x:v>
+        <x:v>829.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46210.9278356481</x:v>
+        <x:v>46233.9277777778</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>50.11</x:v>
+        <x:v>14.56</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>788.239</x:v>
+        <x:v>691.345</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>938.38</x:v>
+        <x:v>823.03</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46209.9310763889</x:v>
+        <x:v>46233.9277777778</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>65.62</x:v>
+        <x:v>14.56</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>827.085</x:v>
+        <x:v>734.714</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>984.75</x:v>
+        <x:v>874.66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46209.3326388889</x:v>
+        <x:v>46232.9279861111</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>73.78</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>819.365</x:v>
+        <x:v>620.76</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>975.56</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46205.9310185185</x:v>
+        <x:v>46231.9294097222</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>62.85</x:v>
+        <x:v>15.12</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>819.47</x:v>
+        <x:v>689.245</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>975.56</x:v>
+        <x:v>820.53</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46204.9318287037</x:v>
+        <x:v>46230.9280092593</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>86.76</x:v>
+        <x:v>27.17</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>867.115</x:v>
+        <x:v>756.168</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>1032.28</x:v>
+        <x:v>900.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46203.9448958333</x:v>
+        <x:v>46227.9293518519</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>184.36</x:v>
+        <x:v>30.71</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>969.604</x:v>
+        <x:v>773.598</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>1154.29</x:v>
+        <x:v>920.95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46202.9289236111</x:v>
+        <x:v>46226.9278703704</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>177.54</x:v>
+        <x:v>47.3</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>962.035</x:v>
+        <x:v>831.776</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>1145.28</x:v>
+        <x:v>990.21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46199.9281712963</x:v>
+        <x:v>46225.9375925926</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>168.36</x:v>
+        <x:v>40.8</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>951.157</x:v>
+        <x:v>805.963</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>1132.33</x:v>
+        <x:v>959.48</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46198.9276388889</x:v>
+        <x:v>46224.9274537037</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>253.39</x:v>
+        <x:v>43.37</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>1019.39</x:v>
+        <x:v>815.489</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>1213.56</x:v>
+        <x:v>970.82</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46197.9277662037</x:v>
+        <x:v>46223.9277662037</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>141.93</x:v>
+        <x:v>26.97</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>880.748</x:v>
+        <x:v>726.986</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>1048.51</x:v>
+        <x:v>865.46</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46196.9275578704</x:v>
+        <x:v>46220.9276967593</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>144.29</x:v>
+        <x:v>24.64</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>883.487</x:v>
+        <x:v>713.118</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>1051.77</x:v>
+        <x:v>848.95</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46195.9274421296</x:v>
+        <x:v>46219.9276388889</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>424</x:v>
+        <x:v>25.3</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>1017.559</x:v>
+        <x:v>716.688</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>1211.38</x:v>
+        <x:v>853.2</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46191.9273726852</x:v>
+        <x:v>46218.9280439815</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>316.97</x:v>
+        <x:v>35.3</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>952.552</x:v>
+        <x:v>759.595</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>1133.99</x:v>
+        <x:v>904.28</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46190.9312615741</x:v>
+        <x:v>46217.9281134259</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>220.99</x:v>
+        <x:v>59.01</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>876.28</x:v>
+        <x:v>825.821</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>1043.19</x:v>
+        <x:v>983.12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46189.9283217593</x:v>
+        <x:v>46216.9278587963</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>199.27</x:v>
+        <x:v>47.39</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>857.438</x:v>
+        <x:v>787.08</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>1020.76</x:v>
+        <x:v>937</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46188.927337963</x:v>
+        <x:v>46213.9268402778</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>288.74</x:v>
+        <x:v>60.65</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>913.912</x:v>
+        <x:v>822.612</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>1087.99</x:v>
+        <x:v>979.3</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46185.9273726852</x:v>
+        <x:v>46212.9353240741</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>187.59</x:v>
+        <x:v>64.73</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>824.552</x:v>
+        <x:v>832.978</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>981.61</x:v>
+        <x:v>991.64</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46184.9272453704</x:v>
+        <x:v>46211.9273958333</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>202.25</x:v>
+        <x:v>52.85</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>836.531</x:v>
+        <x:v>796.992</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>995.87</x:v>
+        <x:v>948.8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46183.9277777778</x:v>
+        <x:v>46210.9278356481</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>127.84</x:v>
+        <x:v>50.11</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>749.179</x:v>
+        <x:v>788.239</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>891.88</x:v>
+        <x:v>938.38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46182.9278703704</x:v>
+        <x:v>46209.9310763889</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>167.33</x:v>
+        <x:v>65.62</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>786.148</x:v>
+        <x:v>827.085</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>935.89</x:v>
+        <x:v>984.75</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46181.9276851852</x:v>
+        <x:v>46209.3326388889</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>180.2</x:v>
+        <x:v>73.78</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>797.395</x:v>
+        <x:v>819.365</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>949.28</x:v>
+        <x:v>975.56</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46178.928125</x:v>
+        <x:v>46205.9310185185</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>120.88</x:v>
+        <x:v>62.85</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>725.768</x:v>
+        <x:v>819.47</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>864.01</x:v>
+        <x:v>975.56</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46177.9271759259</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>359.2</x:v>
+        <x:v>86.76</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>836.64</x:v>
+        <x:v>867.115</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>996</x:v>
+        <x:v>1032.28</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46176.927025463</x:v>
+        <x:v>46203.9448958333</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>587.1</x:v>
+        <x:v>184.36</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>906.839</x:v>
+        <x:v>969.604</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>1079.57</x:v>
+        <x:v>1154.29</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46175.9271875</x:v>
+        <x:v>46202.9289236111</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>547.77</x:v>
+        <x:v>177.54</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>893.844</x:v>
+        <x:v>962.035</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>1064.1</x:v>
+        <x:v>1145.28</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46174.9275925926</x:v>
+        <x:v>46199.9281712963</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>481.68</x:v>
+        <x:v>168.36</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>869.82</x:v>
+        <x:v>951.157</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>1035.5</x:v>
+        <x:v>1132.33</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46171.9261458333</x:v>
+        <x:v>46198.9276388889</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>362.31</x:v>
+        <x:v>253.39</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>815.64</x:v>
+        <x:v>1019.39</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>971</x:v>
+        <x:v>1213.56</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46170.9273726852</x:v>
+        <x:v>46197.9277662037</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>288.43</x:v>
+        <x:v>141.93</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>775.757</x:v>
+        <x:v>880.748</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>923.52</x:v>
+        <x:v>1048.51</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46169.9272685185</x:v>
+        <x:v>46196.9275578704</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>296.5</x:v>
+        <x:v>144.29</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>779.864</x:v>
+        <x:v>883.487</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>928.41</x:v>
+        <x:v>1051.77</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46168.9265740741</x:v>
+        <x:v>46195.9274421296</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>251.13</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>752.539</x:v>
+        <x:v>1017.559</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>895.88</x:v>
+        <x:v>1211.38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46164.9272453704</x:v>
+        <x:v>46191.9273726852</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>128.06</x:v>
+        <x:v>316.97</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>630.84</x:v>
+        <x:v>952.552</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>751</x:v>
+        <x:v>1133.99</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46163.9273958333</x:v>
+        <x:v>46190.9312615741</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>138.25</x:v>
+        <x:v>220.99</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>640.164</x:v>
+        <x:v>876.28</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>762.1</x:v>
+        <x:v>1043.19</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46162.9272685185</x:v>
+        <x:v>46189.9283217593</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>114.77</x:v>
+        <x:v>199.27</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>614.872</x:v>
+        <x:v>857.438</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>731.99</x:v>
+        <x:v>1020.76</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46161.9262731482</x:v>
+        <x:v>46188.927337963</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>92.78</x:v>
+        <x:v>288.74</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>586.942</x:v>
+        <x:v>913.912</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>698.74</x:v>
+        <x:v>1087.99</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46160.9274421296</x:v>
+        <x:v>46185.9273726852</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>82.45</x:v>
+        <x:v>187.59</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>572.494</x:v>
+        <x:v>824.552</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>681.54</x:v>
+        <x:v>981.61</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46157.9303703704</x:v>
+        <x:v>46184.9272453704</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>117.81</x:v>
+        <x:v>202.25</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>608.714</x:v>
+        <x:v>836.531</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>724.66</x:v>
+        <x:v>995.87</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46156.9325115741</x:v>
+        <x:v>46183.9277777778</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>176.29</x:v>
+        <x:v>127.84</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>651.848</x:v>
+        <x:v>749.179</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>776.01</x:v>
+        <x:v>891.88</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46155.9267939815</x:v>
+        <x:v>46182.9278703704</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>213.1</x:v>
+        <x:v>167.33</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>675.049</x:v>
+        <x:v>786.148</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>803.63</x:v>
+        <x:v>935.89</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46154.9297685185</x:v>
+        <x:v>46181.9276851852</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>171.75</x:v>
+        <x:v>180.2</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>643.927</x:v>
+        <x:v>797.395</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>766.58</x:v>
+        <x:v>949.28</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>209.86</x:v>
+        <x:v>120.88</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>668.077</x:v>
+        <x:v>725.768</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>795.33</x:v>
+        <x:v>864.01</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46150.9261111111</x:v>
+        <x:v>46177.9271759259</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>158.72</x:v>
+        <x:v>359.2</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>627.32</x:v>
+        <x:v>836.64</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>746.81</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46149.9272337963</x:v>
+        <x:v>46176.927025463</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>89.49</x:v>
+        <x:v>587.1</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>543.169</x:v>
+        <x:v>906.839</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>646.63</x:v>
+        <x:v>1079.57</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46148.9269675926</x:v>
+        <x:v>46175.9271875</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>105.35</x:v>
+        <x:v>547.77</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>559.936</x:v>
+        <x:v>893.844</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>666.59</x:v>
+        <x:v>1064.1</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46147.9267824074</x:v>
+        <x:v>46174.9275925926</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>87.43</x:v>
+        <x:v>481.68</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>537.768</x:v>
+        <x:v>869.82</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>640.2</x:v>
+        <x:v>1035.5</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46171.9261458333</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>56.33</x:v>
+        <x:v>362.31</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>484.218</x:v>
+        <x:v>815.64</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>576.45</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46142.9271296296</x:v>
+        <x:v>46170.9273726852</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>34.56</x:v>
+        <x:v>288.43</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>434.414</x:v>
+        <x:v>775.757</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>517.16</x:v>
+        <x:v>923.52</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46141.9280671296</x:v>
+        <x:v>46169.9272685185</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>35.03</x:v>
+        <x:v>296.5</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>435.506</x:v>
+        <x:v>779.864</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>518.46</x:v>
+        <x:v>928.41</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46168.9265740741</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>30.74</x:v>
+        <x:v>251.13</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>423.604</x:v>
+        <x:v>752.539</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>504.29</x:v>
+        <x:v>895.88</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46139.9268518519</x:v>
+        <x:v>46164.9272453704</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>38.14</x:v>
+        <x:v>128.06</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>440.63</x:v>
+        <x:v>630.84</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>524.56</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46136.9261805556</x:v>
+        <x:v>46163.9273958333</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>29.86</x:v>
+        <x:v>138.25</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>417.245</x:v>
+        <x:v>640.164</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>496.72</x:v>
+        <x:v>762.1</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46135.9259606482</x:v>
+        <x:v>46162.9272685185</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>25.85</x:v>
+        <x:v>114.77</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>404.645</x:v>
+        <x:v>614.872</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>481.72</x:v>
+        <x:v>731.99</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46134.9271296296</x:v>
+        <x:v>46161.9262731482</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>27.5</x:v>
+        <x:v>92.78</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>409.483</x:v>
+        <x:v>586.942</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>487.48</x:v>
+        <x:v>698.74</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46133.9273726852</x:v>
+        <x:v>46160.9274421296</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>19.33</x:v>
+        <x:v>82.45</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>377.479</x:v>
+        <x:v>572.494</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>449.38</x:v>
+        <x:v>681.54</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46132.9453472222</x:v>
+        <x:v>46157.9303703704</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>19.14</x:v>
+        <x:v>117.81</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>376.673</x:v>
+        <x:v>608.714</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>448.42</x:v>
+        <x:v>724.66</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46156.9325115741</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>20.71</x:v>
+        <x:v>176.29</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>382.259</x:v>
+        <x:v>651.848</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>455.07</x:v>
+        <x:v>776.01</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46128.9277546296</x:v>
+        <x:v>46155.9267939815</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>21.23</x:v>
+        <x:v>213.1</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>384.073</x:v>
+        <x:v>675.049</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>457.23</x:v>
+        <x:v>803.63</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46127.9275347222</x:v>
+        <x:v>46154.9297685185</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>21.02</x:v>
+        <x:v>171.75</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>383.233</x:v>
+        <x:v>643.927</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>456.23</x:v>
+        <x:v>766.58</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46126.9274305556</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>23.41</x:v>
+        <x:v>209.86</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>391.154</x:v>
+        <x:v>668.077</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>465.66</x:v>
+        <x:v>795.33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46125.9276041667</x:v>
+        <x:v>46150.9261111111</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>16.06</x:v>
+        <x:v>158.72</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>358.31</x:v>
+        <x:v>627.32</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>426.56</x:v>
+        <x:v>746.81</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46122.9270023148</x:v>
+        <x:v>46149.9272337963</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>15.03</x:v>
+        <x:v>89.49</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>353.296</x:v>
+        <x:v>543.169</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>420.59</x:v>
+        <x:v>646.63</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46121.9262962963</x:v>
+        <x:v>46148.9269675926</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>15.21</x:v>
+        <x:v>105.35</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>354.068</x:v>
+        <x:v>559.936</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>421.51</x:v>
+        <x:v>666.59</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46120.9272685185</x:v>
+        <x:v>46147.9267824074</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>12.88</x:v>
+        <x:v>87.43</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>341.653</x:v>
+        <x:v>537.768</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>406.73</x:v>
+        <x:v>640.2</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46119.9276388889</x:v>
+        <x:v>46146.9260185185</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>9.3</x:v>
+        <x:v>56.33</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>317.167</x:v>
+        <x:v>484.218</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>377.58</x:v>
+        <x:v>576.45</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46114.9277083333</x:v>
+        <x:v>46142.9271296296</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>8.09</x:v>
+        <x:v>34.56</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>307.642</x:v>
+        <x:v>434.414</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>366.24</x:v>
+        <x:v>517.16</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
+        <x:v>46141.9280671296</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C77" s="0">
+        <x:v>35.03</x:v>
+      </x:c>
+      <x:c r="D77" s="0">
+        <x:v>435.506</x:v>
+      </x:c>
+      <x:c r="E77" s="0">
+        <x:v>518.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:5">
+      <x:c r="A78" s="1">
+        <x:v>46140.9270833333</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C78" s="0">
+        <x:v>30.74</x:v>
+      </x:c>
+      <x:c r="D78" s="0">
+        <x:v>423.604</x:v>
+      </x:c>
+      <x:c r="E78" s="0">
+        <x:v>504.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:5">
+      <x:c r="A79" s="1">
+        <x:v>46139.9268518519</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C79" s="0">
+        <x:v>38.14</x:v>
+      </x:c>
+      <x:c r="D79" s="0">
+        <x:v>440.63</x:v>
+      </x:c>
+      <x:c r="E79" s="0">
+        <x:v>524.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:5">
+      <x:c r="A80" s="1">
+        <x:v>46136.9261805556</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C80" s="0">
+        <x:v>29.86</x:v>
+      </x:c>
+      <x:c r="D80" s="0">
+        <x:v>417.245</x:v>
+      </x:c>
+      <x:c r="E80" s="0">
+        <x:v>496.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5">
+      <x:c r="A81" s="1">
+        <x:v>46135.9259606482</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C81" s="0">
+        <x:v>25.85</x:v>
+      </x:c>
+      <x:c r="D81" s="0">
+        <x:v>404.645</x:v>
+      </x:c>
+      <x:c r="E81" s="0">
+        <x:v>481.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5">
+      <x:c r="A82" s="1">
+        <x:v>46134.9271296296</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C82" s="0">
+        <x:v>27.5</x:v>
+      </x:c>
+      <x:c r="D82" s="0">
+        <x:v>409.483</x:v>
+      </x:c>
+      <x:c r="E82" s="0">
+        <x:v>487.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5">
+      <x:c r="A83" s="1">
+        <x:v>46133.9273726852</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C83" s="0">
+        <x:v>19.33</x:v>
+      </x:c>
+      <x:c r="D83" s="0">
+        <x:v>377.479</x:v>
+      </x:c>
+      <x:c r="E83" s="0">
+        <x:v>449.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:5">
+      <x:c r="A84" s="1">
+        <x:v>46132.9453472222</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C84" s="0">
+        <x:v>19.14</x:v>
+      </x:c>
+      <x:c r="D84" s="0">
+        <x:v>376.673</x:v>
+      </x:c>
+      <x:c r="E84" s="0">
+        <x:v>448.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="1">
+        <x:v>46129.9298958333</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C85" s="0">
+        <x:v>20.71</x:v>
+      </x:c>
+      <x:c r="D85" s="0">
+        <x:v>382.259</x:v>
+      </x:c>
+      <x:c r="E85" s="0">
+        <x:v>455.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="1">
+        <x:v>46128.9277546296</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C86" s="0">
+        <x:v>21.23</x:v>
+      </x:c>
+      <x:c r="D86" s="0">
+        <x:v>384.073</x:v>
+      </x:c>
+      <x:c r="E86" s="0">
+        <x:v>457.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="1">
+        <x:v>46127.9275347222</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C87" s="0">
+        <x:v>21.02</x:v>
+      </x:c>
+      <x:c r="D87" s="0">
+        <x:v>383.233</x:v>
+      </x:c>
+      <x:c r="E87" s="0">
+        <x:v>456.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="1">
+        <x:v>46126.9274305556</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C88" s="0">
+        <x:v>23.41</x:v>
+      </x:c>
+      <x:c r="D88" s="0">
+        <x:v>391.154</x:v>
+      </x:c>
+      <x:c r="E88" s="0">
+        <x:v>465.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="1">
+        <x:v>46125.9276041667</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C89" s="0">
+        <x:v>16.06</x:v>
+      </x:c>
+      <x:c r="D89" s="0">
+        <x:v>358.31</x:v>
+      </x:c>
+      <x:c r="E89" s="0">
+        <x:v>426.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="1">
+        <x:v>46122.9270023148</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C90" s="0">
+        <x:v>15.03</x:v>
+      </x:c>
+      <x:c r="D90" s="0">
+        <x:v>353.296</x:v>
+      </x:c>
+      <x:c r="E90" s="0">
+        <x:v>420.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="1">
+        <x:v>46121.9262962963</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C91" s="0">
+        <x:v>15.21</x:v>
+      </x:c>
+      <x:c r="D91" s="0">
+        <x:v>354.068</x:v>
+      </x:c>
+      <x:c r="E91" s="0">
+        <x:v>421.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="1">
+        <x:v>46120.9272685185</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C92" s="0">
+        <x:v>12.88</x:v>
+      </x:c>
+      <x:c r="D92" s="0">
+        <x:v>341.653</x:v>
+      </x:c>
+      <x:c r="E92" s="0">
+        <x:v>406.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="1">
+        <x:v>46119.9276388889</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C93" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="D93" s="0">
+        <x:v>317.167</x:v>
+      </x:c>
+      <x:c r="E93" s="0">
+        <x:v>377.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="1">
+        <x:v>46114.9277083333</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C94" s="0">
+        <x:v>8.09</x:v>
+      </x:c>
+      <x:c r="D94" s="0">
+        <x:v>307.642</x:v>
+      </x:c>
+      <x:c r="E94" s="0">
+        <x:v>366.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="1">
         <x:v>46113.9274305556</x:v>
       </x:c>
-      <x:c r="B77" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C77" s="0">
+      <x:c r="B95" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C95" s="0">
         <x:v>8.28</x:v>
       </x:c>
-      <x:c r="D77" s="0">
+      <x:c r="D95" s="0">
         <x:v>308.994</x:v>
       </x:c>
-      <x:c r="E77" s="0">
+      <x:c r="E95" s="0">
         <x:v>367.85</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>