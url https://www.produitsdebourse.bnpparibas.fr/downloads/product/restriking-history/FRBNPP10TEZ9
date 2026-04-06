--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d07b356f2b4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be2c632db1704891b1001f804ae9c76b.psmdcp" Id="R260e945366f9423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc232973010c94d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/502ba95d4164464a8ddb062c29e44211.psmdcp" Id="Rcacf20c8149d4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEZ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>