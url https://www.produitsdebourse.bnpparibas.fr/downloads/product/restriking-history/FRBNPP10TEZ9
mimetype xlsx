--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc232973010c94d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/502ba95d4164464a8ddb062c29e44211.psmdcp" Id="Rcacf20c8149d4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35995b56e24a4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9377ca78ec84dc599858b3d64aa78fb.psmdcp" Id="Rd1458891e6f54918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEZ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>