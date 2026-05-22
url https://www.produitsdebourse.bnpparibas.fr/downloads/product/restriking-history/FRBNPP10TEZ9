--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35995b56e24a4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9377ca78ec84dc599858b3d64aa78fb.psmdcp" Id="Rd1458891e6f54918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b148bbcd8b4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c178a91c8e54a52ad4fd771c283c2bc.psmdcp" Id="R2cf3313582ce4451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEZ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>