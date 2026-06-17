--- v3 (2026-05-22)
+++ v4 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b148bbcd8b4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c178a91c8e54a52ad4fd771c283c2bc.psmdcp" Id="R2cf3313582ce4451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd55e4fee5954009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2bb6d438b364f92bea80d160076e8a8.psmdcp" Id="R4038e74a096a4819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEZ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>