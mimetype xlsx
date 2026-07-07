--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd55e4fee5954009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2bb6d438b364f92bea80d160076e8a8.psmdcp" Id="R4038e74a096a4819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29dab8dea2d7492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d6cb2e2c5ee4d72b3cc6c05fa096225.psmdcp" Id="R2e7270cbc757449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEZ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>