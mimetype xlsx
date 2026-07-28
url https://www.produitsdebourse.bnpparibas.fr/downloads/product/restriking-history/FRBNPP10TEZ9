--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29dab8dea2d7492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d6cb2e2c5ee4d72b3cc6c05fa096225.psmdcp" Id="R2e7270cbc757449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822e1d9bd8d345b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cd9c70c666c408b83a93db588e95a5b.psmdcp" Id="R2bced506e24f4e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEZ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>