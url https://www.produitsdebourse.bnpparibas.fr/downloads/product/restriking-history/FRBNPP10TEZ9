--- v6 (2026-07-28)
+++ v7 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822e1d9bd8d345b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cd9c70c666c408b83a93db588e95a5b.psmdcp" Id="R2bced506e24f4e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573a2289d93d4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a837fb43d0fe43999042807b0e57e4c2.psmdcp" Id="R4a802a5a519e4a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEZ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>