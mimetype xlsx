--- v7 (2026-08-21)
+++ v8 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573a2289d93d4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a837fb43d0fe43999042807b0e57e4c2.psmdcp" Id="R4a802a5a519e4a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81649df5195b4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b2eb07f046a4ecd9a72fb4e4c9173e6.psmdcp" Id="R3ec9e3003ab24eb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEZ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>