--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ccc24f91c44ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4baae35d0a8d48a98b95ca4e65c9545e.psmdcp" Id="R81a812c095fa4bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b757107e6694184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63104ff2be9c407f9aee3c4b8f7939d5.psmdcp" Id="R8338aa5bd8534f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEY2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>