--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b757107e6694184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63104ff2be9c407f9aee3c4b8f7939d5.psmdcp" Id="R8338aa5bd8534f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bfff60b180418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fd4f6c2c794430f8b44188624e2ec9a.psmdcp" Id="R7b56734480eb4726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEY2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>