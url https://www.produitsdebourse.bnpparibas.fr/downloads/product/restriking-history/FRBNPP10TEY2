--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bfff60b180418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fd4f6c2c794430f8b44188624e2ec9a.psmdcp" Id="R7b56734480eb4726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b26a3276d649a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8e99235aaba4f568739b426fda87c42.psmdcp" Id="Rfd4bd48b1be94a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEY2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>