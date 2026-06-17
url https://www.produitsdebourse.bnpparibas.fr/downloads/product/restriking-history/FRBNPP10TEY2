--- v3 (2026-05-22)
+++ v4 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b26a3276d649a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8e99235aaba4f568739b426fda87c42.psmdcp" Id="Rfd4bd48b1be94a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3202bb89e7504227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8f2ca78b23c4b99835f42056abfb92b.psmdcp" Id="R411b1d1df6e44bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEY2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>