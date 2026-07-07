--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3202bb89e7504227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8f2ca78b23c4b99835f42056abfb92b.psmdcp" Id="R411b1d1df6e44bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9b5366fb5345c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/496482581b6f4b0f82fbdf3246d0c03f.psmdcp" Id="Rbd46039f72f14401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEY2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>