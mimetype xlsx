--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9b5366fb5345c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/496482581b6f4b0f82fbdf3246d0c03f.psmdcp" Id="Rbd46039f72f14401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4730c2764ceb4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46f1d3e0af3742899eeb8647cd0de4a4.psmdcp" Id="Rd27c1bd6bbe7430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEY2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>