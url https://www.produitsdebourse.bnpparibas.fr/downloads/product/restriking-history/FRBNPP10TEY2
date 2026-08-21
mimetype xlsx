--- v6 (2026-07-28)
+++ v7 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4730c2764ceb4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46f1d3e0af3742899eeb8647cd0de4a4.psmdcp" Id="Rd27c1bd6bbe7430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02a5a01119c48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5aad2f0a695444ef8d0331cc1dfdd07f.psmdcp" Id="Rb700c1c1d0eb4648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEY2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>