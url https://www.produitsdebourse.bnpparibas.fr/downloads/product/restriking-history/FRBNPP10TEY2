--- v7 (2026-08-21)
+++ v8 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02a5a01119c48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5aad2f0a695444ef8d0331cc1dfdd07f.psmdcp" Id="Rb700c1c1d0eb4648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d0052776414919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c9327617363470ea6ada741d0038762.psmdcp" Id="Ra38323ea425e4650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10TEY2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>