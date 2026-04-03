--- v2 (2026-03-05)
+++ v3 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bcb04bc541a47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33a2cff8fb7046e990273a9f7741b385.psmdcp" Id="R90a70b70febf417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038a3f75d607414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46fa062806534f4289fbf7db66841eab.psmdcp" Id="R66c05b715e794428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10FPC3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>