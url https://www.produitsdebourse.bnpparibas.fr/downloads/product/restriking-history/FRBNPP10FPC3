--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038a3f75d607414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46fa062806534f4289fbf7db66841eab.psmdcp" Id="R66c05b715e794428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1562d41f884f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca13731e001e4d13a91d1ca56f3bed15.psmdcp" Id="R27da542685a5431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10FPC3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>