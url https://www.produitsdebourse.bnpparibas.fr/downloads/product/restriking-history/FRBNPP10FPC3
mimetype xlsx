--- v4 (2026-04-23)
+++ v5 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1562d41f884f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca13731e001e4d13a91d1ca56f3bed15.psmdcp" Id="R27da542685a5431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e4d45b28874e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24690b75afef45118325d188cb510f43.psmdcp" Id="R42708b2ca4014c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10FPC3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>