--- v5 (2026-05-30)
+++ v6 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e4d45b28874e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24690b75afef45118325d188cb510f43.psmdcp" Id="R42708b2ca4014c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4382034ef9047eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7552a2df3e5549858f86d2441d1fe07c.psmdcp" Id="R33f29bcf2e4c4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10FPC3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>