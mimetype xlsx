--- v6 (2026-06-19)
+++ v7 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4382034ef9047eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7552a2df3e5549858f86d2441d1fe07c.psmdcp" Id="R33f29bcf2e4c4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62049addf5b24dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d20d15607114b6aac47051edc8c1780.psmdcp" Id="R10c0e5c8a0bd4f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10FPC3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>