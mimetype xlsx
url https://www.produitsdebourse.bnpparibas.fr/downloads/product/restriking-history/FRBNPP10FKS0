--- v3 (2026-03-28)
+++ v4 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f2e1ba6f8e4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f66c318951ae44498d6dbf9a9a03fe41.psmdcp" Id="Rb54fe9a55ccf4a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859a0d591d0444b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38e87bfa1c364e6da9ca677d08407624.psmdcp" Id="Rc8713688adfd4ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10FKS0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>