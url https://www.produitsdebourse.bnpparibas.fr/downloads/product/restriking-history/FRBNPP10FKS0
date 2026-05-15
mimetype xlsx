--- v4 (2026-04-19)
+++ v5 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859a0d591d0444b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38e87bfa1c364e6da9ca677d08407624.psmdcp" Id="Rc8713688adfd4ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfecd7476ee42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3baf2d5fa96f4b07b39e8682e68f2652.psmdcp" Id="Rbc22de82d7644f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10FKS0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>