--- v5 (2026-05-15)
+++ v6 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfecd7476ee42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3baf2d5fa96f4b07b39e8682e68f2652.psmdcp" Id="Rbc22de82d7644f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9cc94c2e39a4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6490085b671f415ea3fc327b00953a47.psmdcp" Id="Re7570b6507824bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10FKS0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>