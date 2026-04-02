--- v2 (2026-03-12)
+++ v3 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d579e5680e24a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60a5220928b04126a134708e2fac96fc.psmdcp" Id="R3360be72315c4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c40f25e59843a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c5f50d2d35742f2bdc698eedac556a7.psmdcp" Id="R479b2a95c9fb4f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10F043</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,726 +390,964 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E40"/>
+  <x:dimension ref="A1:E54"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46092.884849537</x:v>
+        <x:v>46113.9274305556</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>2.22</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>178.626</x:v>
+        <x:v>176.879</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>212.65</x:v>
+        <x:v>210.57</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46091.8851157407</x:v>
+        <x:v>46111.9304513889</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>2.32</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>180.037</x:v>
+        <x:v>168.798</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>214.33</x:v>
+        <x:v>200.95</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46090.8887152778</x:v>
+        <x:v>46108.8851967593</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>2.27</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>179.332</x:v>
+        <x:v>167.446</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>213.49</x:v>
+        <x:v>199.34</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46087.9263888889</x:v>
+        <x:v>46107.885</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>2.26</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>179.096</x:v>
+        <x:v>174.334</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>213.21</x:v>
+        <x:v>207.54</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46086.9326157407</x:v>
+        <x:v>46106.8850578704</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>2.61</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>183.91</x:v>
+        <x:v>177.836</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>218.94</x:v>
+        <x:v>211.71</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46085.9284722222</x:v>
+        <x:v>46105.8848148148</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>2.49</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>182.129</x:v>
+        <x:v>174.082</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>216.82</x:v>
+        <x:v>207.24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46084.9255092593</x:v>
+        <x:v>46104.8850810185</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>2.09</x:v>
+        <x:v>2.02</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>175.333</x:v>
+        <x:v>176.518</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>208.73</x:v>
+        <x:v>210.14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46083.9256481481</x:v>
+        <x:v>46101.8853356481</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>2.07</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>175.048</x:v>
+        <x:v>172.511</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>208.39</x:v>
+        <x:v>205.37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46080.9257638889</x:v>
+        <x:v>46100.8877199074</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>2.16</x:v>
+        <x:v>1.98</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>176.4</x:v>
+        <x:v>175.358</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>210</x:v>
+        <x:v>208.76</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46079.9258912037</x:v>
+        <x:v>46099.8875694444</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>2.06</x:v>
+        <x:v>2.04</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>174.653</x:v>
+        <x:v>176.291</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>207.92</x:v>
+        <x:v>209.87</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46078.925787037</x:v>
+        <x:v>46098.884525463</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.33</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>176.938</x:v>
+        <x:v>180.768</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>210.64</x:v>
+        <x:v>215.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46077.9255208333</x:v>
+        <x:v>46097.885775463</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.15</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>175.19</x:v>
+        <x:v>177.862</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>208.56</x:v>
+        <x:v>211.74</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46073.9253472222</x:v>
+        <x:v>46094.8846064815</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>2.21</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>176.492</x:v>
+        <x:v>174.443</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>210.11</x:v>
+        <x:v>207.67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46072.9253935185</x:v>
+        <x:v>46093.8852777778</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>172.082</x:v>
+        <x:v>176.005</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>204.86</x:v>
+        <x:v>209.53</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46071.9254513889</x:v>
+        <x:v>46092.884849537</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>172.024</x:v>
+        <x:v>178.626</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>204.79</x:v>
+        <x:v>212.65</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46070.9253356481</x:v>
+        <x:v>46091.8851157407</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>1.79</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>168.966</x:v>
+        <x:v>180.037</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>201.15</x:v>
+        <x:v>214.33</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46066.9254861111</x:v>
+        <x:v>46090.8887152778</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>1.7</x:v>
+        <x:v>2.27</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>166.984</x:v>
+        <x:v>179.332</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>198.79</x:v>
+        <x:v>213.49</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46065.9253587963</x:v>
+        <x:v>46087.9263888889</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>1.74</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>167.664</x:v>
+        <x:v>179.096</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>199.6</x:v>
+        <x:v>213.21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46064.9256365741</x:v>
+        <x:v>46086.9326157407</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>1.95</x:v>
+        <x:v>2.61</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>171.427</x:v>
+        <x:v>183.91</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>204.08</x:v>
+        <x:v>218.94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46063.9255208333</x:v>
+        <x:v>46085.9284722222</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.49</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>173.846</x:v>
+        <x:v>182.129</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>206.96</x:v>
+        <x:v>216.82</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46062.9247569444</x:v>
+        <x:v>46084.9255092593</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>175.325</x:v>
+        <x:v>175.333</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>208.72</x:v>
+        <x:v>208.73</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46058.9255324074</x:v>
+        <x:v>46083.9256481481</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>3.2</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>187.06</x:v>
+        <x:v>175.048</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>222.69</x:v>
+        <x:v>208.39</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46057.9258564815</x:v>
+        <x:v>46080.9257638889</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>4.11</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>195.712</x:v>
+        <x:v>176.4</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>232.99</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46056.9428703704</x:v>
+        <x:v>46079.9258912037</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>4.66</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>200.441</x:v>
+        <x:v>174.653</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>238.62</x:v>
+        <x:v>207.92</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46055.9254398148</x:v>
+        <x:v>46078.925787037</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>5.13</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>204.086</x:v>
+        <x:v>176.938</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>242.96</x:v>
+        <x:v>210.64</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46051.9256481481</x:v>
+        <x:v>46077.9255208333</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>5.03</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>203.053</x:v>
+        <x:v>175.19</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>241.73</x:v>
+        <x:v>208.56</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46050.9251736111</x:v>
+        <x:v>46073.9253472222</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>5.17</x:v>
+        <x:v>2.21</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>204.128</x:v>
+        <x:v>176.492</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>243.01</x:v>
+        <x:v>210.11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46049.9250231481</x:v>
+        <x:v>46072.9253935185</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>5.36</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>205.531</x:v>
+        <x:v>172.082</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>244.68</x:v>
+        <x:v>204.86</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46048.9247916667</x:v>
+        <x:v>46071.9254513889</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>4.74</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>200.273</x:v>
+        <x:v>172.024</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>238.42</x:v>
+        <x:v>204.79</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46045.9251736111</x:v>
+        <x:v>46070.9253356481</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>4.83</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>200.894</x:v>
+        <x:v>168.966</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>239.16</x:v>
+        <x:v>201.15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46044.9246180556</x:v>
+        <x:v>46066.9254861111</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>4.38</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>196.846</x:v>
+        <x:v>166.984</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>234.34</x:v>
+        <x:v>198.79</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46043.925474537</x:v>
+        <x:v>46065.9253587963</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>4.12</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>194.3</x:v>
+        <x:v>167.664</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>231.31</x:v>
+        <x:v>199.6</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46042.9279050926</x:v>
+        <x:v>46064.9256365741</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>4.09</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>194.04</x:v>
+        <x:v>171.427</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>231</x:v>
+        <x:v>204.08</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46038.9244097222</x:v>
+        <x:v>46063.9255208333</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>4.95</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>200.861</x:v>
+        <x:v>173.846</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>239.12</x:v>
+        <x:v>206.96</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46037.9281134259</x:v>
+        <x:v>46062.9247569444</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>4.86</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>200.071</x:v>
+        <x:v>175.325</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>238.18</x:v>
+        <x:v>208.72</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46036.927349537</x:v>
+        <x:v>46058.9255324074</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>4.71</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>198.786</x:v>
+        <x:v>187.06</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>236.65</x:v>
+        <x:v>222.69</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46035.9279976852</x:v>
+        <x:v>46057.9258564815</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>5.37</x:v>
+        <x:v>4.11</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>203.784</x:v>
+        <x:v>195.712</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>242.6</x:v>
+        <x:v>232.99</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
+        <x:v>46056.9428703704</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C40" s="0">
+        <x:v>4.66</x:v>
+      </x:c>
+      <x:c r="D40" s="0">
+        <x:v>200.441</x:v>
+      </x:c>
+      <x:c r="E40" s="0">
+        <x:v>238.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:5">
+      <x:c r="A41" s="1">
+        <x:v>46055.9254398148</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C41" s="0">
+        <x:v>5.13</x:v>
+      </x:c>
+      <x:c r="D41" s="0">
+        <x:v>204.086</x:v>
+      </x:c>
+      <x:c r="E41" s="0">
+        <x:v>242.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:5">
+      <x:c r="A42" s="1">
+        <x:v>46051.9256481481</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C42" s="0">
+        <x:v>5.03</x:v>
+      </x:c>
+      <x:c r="D42" s="0">
+        <x:v>203.053</x:v>
+      </x:c>
+      <x:c r="E42" s="0">
+        <x:v>241.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:5">
+      <x:c r="A43" s="1">
+        <x:v>46050.9251736111</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C43" s="0">
+        <x:v>5.17</x:v>
+      </x:c>
+      <x:c r="D43" s="0">
+        <x:v>204.128</x:v>
+      </x:c>
+      <x:c r="E43" s="0">
+        <x:v>243.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:5">
+      <x:c r="A44" s="1">
+        <x:v>46049.9250231481</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C44" s="0">
+        <x:v>5.36</x:v>
+      </x:c>
+      <x:c r="D44" s="0">
+        <x:v>205.531</x:v>
+      </x:c>
+      <x:c r="E44" s="0">
+        <x:v>244.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:5">
+      <x:c r="A45" s="1">
+        <x:v>46048.9247916667</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C45" s="0">
+        <x:v>4.74</x:v>
+      </x:c>
+      <x:c r="D45" s="0">
+        <x:v>200.273</x:v>
+      </x:c>
+      <x:c r="E45" s="0">
+        <x:v>238.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:5">
+      <x:c r="A46" s="1">
+        <x:v>46045.9251736111</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C46" s="0">
+        <x:v>4.83</x:v>
+      </x:c>
+      <x:c r="D46" s="0">
+        <x:v>200.894</x:v>
+      </x:c>
+      <x:c r="E46" s="0">
+        <x:v>239.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:5">
+      <x:c r="A47" s="1">
+        <x:v>46044.9246180556</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C47" s="0">
+        <x:v>4.38</x:v>
+      </x:c>
+      <x:c r="D47" s="0">
+        <x:v>196.846</x:v>
+      </x:c>
+      <x:c r="E47" s="0">
+        <x:v>234.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:5">
+      <x:c r="A48" s="1">
+        <x:v>46043.925474537</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C48" s="0">
+        <x:v>4.12</x:v>
+      </x:c>
+      <x:c r="D48" s="0">
+        <x:v>194.3</x:v>
+      </x:c>
+      <x:c r="E48" s="0">
+        <x:v>231.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:5">
+      <x:c r="A49" s="1">
+        <x:v>46042.9279050926</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C49" s="0">
+        <x:v>4.09</x:v>
+      </x:c>
+      <x:c r="D49" s="0">
+        <x:v>194.04</x:v>
+      </x:c>
+      <x:c r="E49" s="0">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:5">
+      <x:c r="A50" s="1">
+        <x:v>46038.9244097222</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C50" s="0">
+        <x:v>4.95</x:v>
+      </x:c>
+      <x:c r="D50" s="0">
+        <x:v>200.861</x:v>
+      </x:c>
+      <x:c r="E50" s="0">
+        <x:v>239.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:5">
+      <x:c r="A51" s="1">
+        <x:v>46037.9281134259</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C51" s="0">
+        <x:v>4.86</x:v>
+      </x:c>
+      <x:c r="D51" s="0">
+        <x:v>200.071</x:v>
+      </x:c>
+      <x:c r="E51" s="0">
+        <x:v>238.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:5">
+      <x:c r="A52" s="1">
+        <x:v>46036.927349537</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C52" s="0">
+        <x:v>4.71</x:v>
+      </x:c>
+      <x:c r="D52" s="0">
+        <x:v>198.786</x:v>
+      </x:c>
+      <x:c r="E52" s="0">
+        <x:v>236.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:5">
+      <x:c r="A53" s="1">
+        <x:v>46035.9279976852</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C53" s="0">
+        <x:v>5.37</x:v>
+      </x:c>
+      <x:c r="D53" s="0">
+        <x:v>203.784</x:v>
+      </x:c>
+      <x:c r="E53" s="0">
+        <x:v>242.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:5">
+      <x:c r="A54" s="1">
         <x:v>46034.927974537</x:v>
       </x:c>
-      <x:c r="B40" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C40" s="0">
+      <x:c r="B54" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C54" s="0">
         <x:v>5.84</x:v>
       </x:c>
-      <x:c r="D40" s="0">
+      <x:c r="D54" s="0">
         <x:v>207.035</x:v>
       </x:c>
-      <x:c r="E40" s="0">
+      <x:c r="E54" s="0">
         <x:v>246.47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>