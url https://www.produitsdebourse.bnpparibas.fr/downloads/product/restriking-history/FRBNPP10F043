--- v3 (2026-04-02)
+++ v4 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c40f25e59843a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c5f50d2d35742f2bdc698eedac556a7.psmdcp" Id="R479b2a95c9fb4f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f914c9c18ed4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32a1e4115b2b4321a9959223077bde8f.psmdcp" Id="Rdf17464771134067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10F043</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,964 +390,1185 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E54"/>
+  <x:dimension ref="A1:E67"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46113.9274305556</x:v>
+        <x:v>46134.9271296296</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>1.94</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>176.879</x:v>
+        <x:v>214.502</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>210.57</x:v>
+        <x:v>255.36</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46111.9304513889</x:v>
+        <x:v>46133.9273726852</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>1.56</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>168.798</x:v>
+        <x:v>209.924</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>200.95</x:v>
+        <x:v>249.91</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46108.8851967593</x:v>
+        <x:v>46132.9453472222</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>1.5</x:v>
+        <x:v>4.12</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>167.446</x:v>
+        <x:v>208.555</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>199.34</x:v>
+        <x:v>248.28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46107.885</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>174.334</x:v>
+        <x:v>210.47</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>207.54</x:v>
+        <x:v>250.56</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46106.8850578704</x:v>
+        <x:v>46128.9277546296</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>2.08</x:v>
+        <x:v>4.26</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>177.836</x:v>
+        <x:v>209.748</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>211.71</x:v>
+        <x:v>249.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46127.9275347222</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.16</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>174.082</x:v>
+        <x:v>208.74</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>207.24</x:v>
+        <x:v>248.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46104.8850810185</x:v>
+        <x:v>46126.9274305556</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>2.02</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>176.518</x:v>
+        <x:v>209.177</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>210.14</x:v>
+        <x:v>249.02</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46101.8853356481</x:v>
+        <x:v>46125.9276041667</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>1.82</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>172.511</x:v>
+        <x:v>201.508</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>205.37</x:v>
+        <x:v>239.89</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46100.8877199074</x:v>
+        <x:v>46122.9270023148</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>1.98</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>175.358</x:v>
+        <x:v>200.239</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>208.76</x:v>
+        <x:v>238.38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46099.8875694444</x:v>
+        <x:v>46121.9262962963</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>2.04</x:v>
+        <x:v>3.13</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>176.291</x:v>
+        <x:v>196.266</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>209.87</x:v>
+        <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46098.884525463</x:v>
+        <x:v>46120.9272685185</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>2.33</x:v>
+        <x:v>2.44</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>180.768</x:v>
+        <x:v>185.85</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>215.2</x:v>
+        <x:v>221.25</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46097.885775463</x:v>
+        <x:v>46119.9276388889</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>2.15</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>177.862</x:v>
+        <x:v>179.567</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>211.74</x:v>
+        <x:v>213.77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46094.8846064815</x:v>
+        <x:v>46114.9277083333</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>1.97</x:v>
+        <x:v>1.91</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>174.443</x:v>
+        <x:v>176.207</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>207.67</x:v>
+        <x:v>209.77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46093.8852777778</x:v>
+        <x:v>46113.9274305556</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>2.06</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>176.005</x:v>
+        <x:v>176.879</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>209.53</x:v>
+        <x:v>210.57</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46092.884849537</x:v>
+        <x:v>46111.9304513889</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>2.22</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>178.626</x:v>
+        <x:v>168.798</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>212.65</x:v>
+        <x:v>200.95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46091.8851157407</x:v>
+        <x:v>46108.8851967593</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>2.32</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>180.037</x:v>
+        <x:v>167.446</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>214.33</x:v>
+        <x:v>199.34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46090.8887152778</x:v>
+        <x:v>46107.885</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>2.27</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>179.332</x:v>
+        <x:v>174.334</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>213.49</x:v>
+        <x:v>207.54</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46087.9263888889</x:v>
+        <x:v>46106.8850578704</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>2.26</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>179.096</x:v>
+        <x:v>177.836</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>213.21</x:v>
+        <x:v>211.71</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46086.9326157407</x:v>
+        <x:v>46105.8848148148</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>2.61</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>183.91</x:v>
+        <x:v>174.082</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>218.94</x:v>
+        <x:v>207.24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46085.9284722222</x:v>
+        <x:v>46104.8850810185</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>2.49</x:v>
+        <x:v>2.02</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>182.129</x:v>
+        <x:v>176.518</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>216.82</x:v>
+        <x:v>210.14</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46084.9255092593</x:v>
+        <x:v>46101.8853356481</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>2.09</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>175.333</x:v>
+        <x:v>172.511</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>208.73</x:v>
+        <x:v>205.37</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46083.9256481481</x:v>
+        <x:v>46100.8877199074</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>2.07</x:v>
+        <x:v>1.98</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>175.048</x:v>
+        <x:v>175.358</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>208.39</x:v>
+        <x:v>208.76</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46080.9257638889</x:v>
+        <x:v>46099.8875694444</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>2.16</x:v>
+        <x:v>2.04</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>176.4</x:v>
+        <x:v>176.291</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>210</x:v>
+        <x:v>209.87</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46079.9258912037</x:v>
+        <x:v>46098.884525463</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>2.06</x:v>
+        <x:v>2.33</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>174.653</x:v>
+        <x:v>180.768</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>207.92</x:v>
+        <x:v>215.2</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46078.925787037</x:v>
+        <x:v>46097.885775463</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.15</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>176.938</x:v>
+        <x:v>177.862</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>210.64</x:v>
+        <x:v>211.74</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46077.9255208333</x:v>
+        <x:v>46094.8846064815</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>2.1</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>175.19</x:v>
+        <x:v>174.443</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>208.56</x:v>
+        <x:v>207.67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46073.9253472222</x:v>
+        <x:v>46093.8852777778</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>2.21</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>176.492</x:v>
+        <x:v>176.005</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>210.11</x:v>
+        <x:v>209.53</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46072.9253935185</x:v>
+        <x:v>46092.884849537</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>172.082</x:v>
+        <x:v>178.626</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>204.86</x:v>
+        <x:v>212.65</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46071.9254513889</x:v>
+        <x:v>46091.8851157407</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>172.024</x:v>
+        <x:v>180.037</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>204.79</x:v>
+        <x:v>214.33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46070.9253356481</x:v>
+        <x:v>46090.8887152778</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>1.79</x:v>
+        <x:v>2.27</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>168.966</x:v>
+        <x:v>179.332</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>201.15</x:v>
+        <x:v>213.49</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46066.9254861111</x:v>
+        <x:v>46087.9263888889</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>1.7</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>166.984</x:v>
+        <x:v>179.096</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>198.79</x:v>
+        <x:v>213.21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46065.9253587963</x:v>
+        <x:v>46086.9326157407</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>1.74</x:v>
+        <x:v>2.61</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>167.664</x:v>
+        <x:v>183.91</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>199.6</x:v>
+        <x:v>218.94</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46064.9256365741</x:v>
+        <x:v>46085.9284722222</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>1.95</x:v>
+        <x:v>2.49</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>171.427</x:v>
+        <x:v>182.129</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>204.08</x:v>
+        <x:v>216.82</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46063.9255208333</x:v>
+        <x:v>46084.9255092593</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>173.846</x:v>
+        <x:v>175.333</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>206.96</x:v>
+        <x:v>208.73</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46062.9247569444</x:v>
+        <x:v>46083.9256481481</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>175.325</x:v>
+        <x:v>175.048</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>208.72</x:v>
+        <x:v>208.39</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46058.9255324074</x:v>
+        <x:v>46080.9257638889</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>3.2</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>187.06</x:v>
+        <x:v>176.4</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>222.69</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46057.9258564815</x:v>
+        <x:v>46079.9258912037</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>4.11</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>195.712</x:v>
+        <x:v>174.653</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>232.99</x:v>
+        <x:v>207.92</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46056.9428703704</x:v>
+        <x:v>46078.925787037</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>4.66</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>200.441</x:v>
+        <x:v>176.938</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>238.62</x:v>
+        <x:v>210.64</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46055.9254398148</x:v>
+        <x:v>46077.9255208333</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>5.13</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>204.086</x:v>
+        <x:v>175.19</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>242.96</x:v>
+        <x:v>208.56</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46051.9256481481</x:v>
+        <x:v>46073.9253472222</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>5.03</x:v>
+        <x:v>2.21</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>203.053</x:v>
+        <x:v>176.492</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>241.73</x:v>
+        <x:v>210.11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46050.9251736111</x:v>
+        <x:v>46072.9253935185</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>5.17</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>204.128</x:v>
+        <x:v>172.082</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>243.01</x:v>
+        <x:v>204.86</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46049.9250231481</x:v>
+        <x:v>46071.9254513889</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>5.36</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>205.531</x:v>
+        <x:v>172.024</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>244.68</x:v>
+        <x:v>204.79</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46048.9247916667</x:v>
+        <x:v>46070.9253356481</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>4.74</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>200.273</x:v>
+        <x:v>168.966</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>238.42</x:v>
+        <x:v>201.15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46045.9251736111</x:v>
+        <x:v>46066.9254861111</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>4.83</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>200.894</x:v>
+        <x:v>166.984</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>239.16</x:v>
+        <x:v>198.79</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46044.9246180556</x:v>
+        <x:v>46065.9253587963</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>4.38</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>196.846</x:v>
+        <x:v>167.664</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>234.34</x:v>
+        <x:v>199.6</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46043.925474537</x:v>
+        <x:v>46064.9256365741</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>4.12</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>194.3</x:v>
+        <x:v>171.427</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>231.31</x:v>
+        <x:v>204.08</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46042.9279050926</x:v>
+        <x:v>46063.9255208333</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>4.09</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>194.04</x:v>
+        <x:v>173.846</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>231</x:v>
+        <x:v>206.96</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46038.9244097222</x:v>
+        <x:v>46062.9247569444</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>4.95</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>200.861</x:v>
+        <x:v>175.325</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>239.12</x:v>
+        <x:v>208.72</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46037.9281134259</x:v>
+        <x:v>46058.9255324074</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>4.86</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>200.071</x:v>
+        <x:v>187.06</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>238.18</x:v>
+        <x:v>222.69</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46036.927349537</x:v>
+        <x:v>46057.9258564815</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>4.71</x:v>
+        <x:v>4.11</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>198.786</x:v>
+        <x:v>195.712</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>236.65</x:v>
+        <x:v>232.99</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46035.9279976852</x:v>
+        <x:v>46056.9428703704</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>5.37</x:v>
+        <x:v>4.66</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>203.784</x:v>
+        <x:v>200.441</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>242.6</x:v>
+        <x:v>238.62</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
+        <x:v>46055.9254398148</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C54" s="0">
+        <x:v>5.13</x:v>
+      </x:c>
+      <x:c r="D54" s="0">
+        <x:v>204.086</x:v>
+      </x:c>
+      <x:c r="E54" s="0">
+        <x:v>242.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5">
+      <x:c r="A55" s="1">
+        <x:v>46051.9256481481</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C55" s="0">
+        <x:v>5.03</x:v>
+      </x:c>
+      <x:c r="D55" s="0">
+        <x:v>203.053</x:v>
+      </x:c>
+      <x:c r="E55" s="0">
+        <x:v>241.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:5">
+      <x:c r="A56" s="1">
+        <x:v>46050.9251736111</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C56" s="0">
+        <x:v>5.17</x:v>
+      </x:c>
+      <x:c r="D56" s="0">
+        <x:v>204.128</x:v>
+      </x:c>
+      <x:c r="E56" s="0">
+        <x:v>243.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5">
+      <x:c r="A57" s="1">
+        <x:v>46049.9250231481</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C57" s="0">
+        <x:v>5.36</x:v>
+      </x:c>
+      <x:c r="D57" s="0">
+        <x:v>205.531</x:v>
+      </x:c>
+      <x:c r="E57" s="0">
+        <x:v>244.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5">
+      <x:c r="A58" s="1">
+        <x:v>46048.9247916667</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C58" s="0">
+        <x:v>4.74</x:v>
+      </x:c>
+      <x:c r="D58" s="0">
+        <x:v>200.273</x:v>
+      </x:c>
+      <x:c r="E58" s="0">
+        <x:v>238.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5">
+      <x:c r="A59" s="1">
+        <x:v>46045.9251736111</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C59" s="0">
+        <x:v>4.83</x:v>
+      </x:c>
+      <x:c r="D59" s="0">
+        <x:v>200.894</x:v>
+      </x:c>
+      <x:c r="E59" s="0">
+        <x:v>239.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5">
+      <x:c r="A60" s="1">
+        <x:v>46044.9246180556</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C60" s="0">
+        <x:v>4.38</x:v>
+      </x:c>
+      <x:c r="D60" s="0">
+        <x:v>196.846</x:v>
+      </x:c>
+      <x:c r="E60" s="0">
+        <x:v>234.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:5">
+      <x:c r="A61" s="1">
+        <x:v>46043.925474537</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C61" s="0">
+        <x:v>4.12</x:v>
+      </x:c>
+      <x:c r="D61" s="0">
+        <x:v>194.3</x:v>
+      </x:c>
+      <x:c r="E61" s="0">
+        <x:v>231.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:5">
+      <x:c r="A62" s="1">
+        <x:v>46042.9279050926</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C62" s="0">
+        <x:v>4.09</x:v>
+      </x:c>
+      <x:c r="D62" s="0">
+        <x:v>194.04</x:v>
+      </x:c>
+      <x:c r="E62" s="0">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:5">
+      <x:c r="A63" s="1">
+        <x:v>46038.9244097222</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C63" s="0">
+        <x:v>4.95</x:v>
+      </x:c>
+      <x:c r="D63" s="0">
+        <x:v>200.861</x:v>
+      </x:c>
+      <x:c r="E63" s="0">
+        <x:v>239.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:5">
+      <x:c r="A64" s="1">
+        <x:v>46037.9281134259</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C64" s="0">
+        <x:v>4.86</x:v>
+      </x:c>
+      <x:c r="D64" s="0">
+        <x:v>200.071</x:v>
+      </x:c>
+      <x:c r="E64" s="0">
+        <x:v>238.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:5">
+      <x:c r="A65" s="1">
+        <x:v>46036.927349537</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C65" s="0">
+        <x:v>4.71</x:v>
+      </x:c>
+      <x:c r="D65" s="0">
+        <x:v>198.786</x:v>
+      </x:c>
+      <x:c r="E65" s="0">
+        <x:v>236.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5">
+      <x:c r="A66" s="1">
+        <x:v>46035.9279976852</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C66" s="0">
+        <x:v>5.37</x:v>
+      </x:c>
+      <x:c r="D66" s="0">
+        <x:v>203.784</x:v>
+      </x:c>
+      <x:c r="E66" s="0">
+        <x:v>242.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5">
+      <x:c r="A67" s="1">
         <x:v>46034.927974537</x:v>
       </x:c>
-      <x:c r="B54" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C54" s="0">
+      <x:c r="B67" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C67" s="0">
         <x:v>5.84</x:v>
       </x:c>
-      <x:c r="D54" s="0">
+      <x:c r="D67" s="0">
         <x:v>207.035</x:v>
       </x:c>
-      <x:c r="E54" s="0">
+      <x:c r="E67" s="0">
         <x:v>246.47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>