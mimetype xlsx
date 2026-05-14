--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f914c9c18ed4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32a1e4115b2b4321a9959223077bde8f.psmdcp" Id="Rdf17464771134067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccdcac8c6634cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0196399374504e04b1eb2d1a15234dfc.psmdcp" Id="R510cec6e944649e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10F043</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1185 +390,1423 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E67"/>
+  <x:dimension ref="A1:E81"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46134.9271296296</x:v>
+        <x:v>46155.9267939815</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>4.71</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>214.502</x:v>
+        <x:v>226.909</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>255.36</x:v>
+        <x:v>270.13</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46133.9273726852</x:v>
+        <x:v>46154.9297685185</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>4.25</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>209.924</x:v>
+        <x:v>223.289</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>249.91</x:v>
+        <x:v>265.82</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46132.9453472222</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>4.12</x:v>
+        <x:v>5.84</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>208.555</x:v>
+        <x:v>225.952</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>248.28</x:v>
+        <x:v>268.99</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46150.9261111111</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>4.33</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>210.47</x:v>
+        <x:v>229.051</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>250.56</x:v>
+        <x:v>272.68</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46128.9277546296</x:v>
+        <x:v>46149.9272337963</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>4.26</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>209.748</x:v>
+        <x:v>227.783</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>249.7</x:v>
+        <x:v>271.17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46127.9275347222</x:v>
+        <x:v>46148.9269675926</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>4.16</x:v>
+        <x:v>6.58</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>208.74</x:v>
+        <x:v>230.992</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>248.5</x:v>
+        <x:v>274.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46126.9274305556</x:v>
+        <x:v>46147.9267824074</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>4.21</x:v>
+        <x:v>6.42</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>209.177</x:v>
+        <x:v>229.782</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>249.02</x:v>
+        <x:v>273.55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46125.9276041667</x:v>
+        <x:v>46146.9260185185</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>3.54</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>201.508</x:v>
+        <x:v>228.522</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>239.89</x:v>
+        <x:v>272.05</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46122.9270023148</x:v>
+        <x:v>46142.9271296296</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>3.44</x:v>
+        <x:v>5.53</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>200.239</x:v>
+        <x:v>222.65</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>238.38</x:v>
+        <x:v>265.06</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46121.9262962963</x:v>
+        <x:v>46141.9280671296</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>3.13</x:v>
+        <x:v>5.36</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>196.266</x:v>
+        <x:v>220.954</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>233.65</x:v>
+        <x:v>263.04</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46120.9272685185</x:v>
+        <x:v>46140.9270833333</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>2.44</x:v>
+        <x:v>5.04</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>185.85</x:v>
+        <x:v>218.148</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>221.25</x:v>
+        <x:v>259.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46119.9276388889</x:v>
+        <x:v>46139.9268518519</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>2.08</x:v>
+        <x:v>5.18</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>179.567</x:v>
+        <x:v>219.341</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>213.77</x:v>
+        <x:v>261.12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46114.9277083333</x:v>
+        <x:v>46136.9261805556</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>1.91</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>176.207</x:v>
+        <x:v>221.752</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>209.77</x:v>
+        <x:v>263.99</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46113.9274305556</x:v>
+        <x:v>46135.9259606482</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>1.94</x:v>
+        <x:v>4.68</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>176.879</x:v>
+        <x:v>214.267</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>210.57</x:v>
+        <x:v>255.08</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46111.9304513889</x:v>
+        <x:v>46134.9271296296</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>1.56</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>168.798</x:v>
+        <x:v>214.502</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>200.95</x:v>
+        <x:v>255.36</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46108.8851967593</x:v>
+        <x:v>46133.9273726852</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>1.5</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>167.446</x:v>
+        <x:v>209.924</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>199.34</x:v>
+        <x:v>249.91</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46107.885</x:v>
+        <x:v>46132.9453472222</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.12</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>174.334</x:v>
+        <x:v>208.555</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>207.54</x:v>
+        <x:v>248.28</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46106.8850578704</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>2.08</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>177.836</x:v>
+        <x:v>210.47</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>211.71</x:v>
+        <x:v>250.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46128.9277546296</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.26</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>174.082</x:v>
+        <x:v>209.748</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>207.24</x:v>
+        <x:v>249.7</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46104.8850810185</x:v>
+        <x:v>46127.9275347222</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>2.02</x:v>
+        <x:v>4.16</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>176.518</x:v>
+        <x:v>208.74</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>210.14</x:v>
+        <x:v>248.5</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46101.8853356481</x:v>
+        <x:v>46126.9274305556</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>1.82</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>172.511</x:v>
+        <x:v>209.177</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>205.37</x:v>
+        <x:v>249.02</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46100.8877199074</x:v>
+        <x:v>46125.9276041667</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>1.98</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>175.358</x:v>
+        <x:v>201.508</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>208.76</x:v>
+        <x:v>239.89</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46099.8875694444</x:v>
+        <x:v>46122.9270023148</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>2.04</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>176.291</x:v>
+        <x:v>200.239</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>209.87</x:v>
+        <x:v>238.38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46098.884525463</x:v>
+        <x:v>46121.9262962963</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>2.33</x:v>
+        <x:v>3.13</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>180.768</x:v>
+        <x:v>196.266</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>215.2</x:v>
+        <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46097.885775463</x:v>
+        <x:v>46120.9272685185</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>2.15</x:v>
+        <x:v>2.44</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>177.862</x:v>
+        <x:v>185.85</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>211.74</x:v>
+        <x:v>221.25</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46094.8846064815</x:v>
+        <x:v>46119.9276388889</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>1.97</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>174.443</x:v>
+        <x:v>179.567</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>207.67</x:v>
+        <x:v>213.77</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46093.8852777778</x:v>
+        <x:v>46114.9277083333</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>2.06</x:v>
+        <x:v>1.91</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>176.005</x:v>
+        <x:v>176.207</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>209.53</x:v>
+        <x:v>209.77</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46092.884849537</x:v>
+        <x:v>46113.9274305556</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>2.22</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>178.626</x:v>
+        <x:v>176.879</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>212.65</x:v>
+        <x:v>210.57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46091.8851157407</x:v>
+        <x:v>46111.9304513889</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>2.32</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>180.037</x:v>
+        <x:v>168.798</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>214.33</x:v>
+        <x:v>200.95</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46090.8887152778</x:v>
+        <x:v>46108.8851967593</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>2.27</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>179.332</x:v>
+        <x:v>167.446</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>213.49</x:v>
+        <x:v>199.34</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46087.9263888889</x:v>
+        <x:v>46107.885</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>2.26</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>179.096</x:v>
+        <x:v>174.334</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>213.21</x:v>
+        <x:v>207.54</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46086.9326157407</x:v>
+        <x:v>46106.8850578704</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>2.61</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>183.91</x:v>
+        <x:v>177.836</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>218.94</x:v>
+        <x:v>211.71</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46085.9284722222</x:v>
+        <x:v>46105.8848148148</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>2.49</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>182.129</x:v>
+        <x:v>174.082</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>216.82</x:v>
+        <x:v>207.24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46084.9255092593</x:v>
+        <x:v>46104.8850810185</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>2.09</x:v>
+        <x:v>2.02</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>175.333</x:v>
+        <x:v>176.518</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>208.73</x:v>
+        <x:v>210.14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46083.9256481481</x:v>
+        <x:v>46101.8853356481</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>2.07</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>175.048</x:v>
+        <x:v>172.511</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>208.39</x:v>
+        <x:v>205.37</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46080.9257638889</x:v>
+        <x:v>46100.8877199074</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>2.16</x:v>
+        <x:v>1.98</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>176.4</x:v>
+        <x:v>175.358</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>210</x:v>
+        <x:v>208.76</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46079.9258912037</x:v>
+        <x:v>46099.8875694444</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>2.06</x:v>
+        <x:v>2.04</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>174.653</x:v>
+        <x:v>176.291</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>207.92</x:v>
+        <x:v>209.87</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46078.925787037</x:v>
+        <x:v>46098.884525463</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.33</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>176.938</x:v>
+        <x:v>180.768</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>210.64</x:v>
+        <x:v>215.2</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46077.9255208333</x:v>
+        <x:v>46097.885775463</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.15</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>175.19</x:v>
+        <x:v>177.862</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>208.56</x:v>
+        <x:v>211.74</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46073.9253472222</x:v>
+        <x:v>46094.8846064815</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>2.21</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>176.492</x:v>
+        <x:v>174.443</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>210.11</x:v>
+        <x:v>207.67</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46072.9253935185</x:v>
+        <x:v>46093.8852777778</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>172.082</x:v>
+        <x:v>176.005</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>204.86</x:v>
+        <x:v>209.53</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46071.9254513889</x:v>
+        <x:v>46092.884849537</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>172.024</x:v>
+        <x:v>178.626</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>204.79</x:v>
+        <x:v>212.65</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46070.9253356481</x:v>
+        <x:v>46091.8851157407</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>1.79</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>168.966</x:v>
+        <x:v>180.037</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>201.15</x:v>
+        <x:v>214.33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46066.9254861111</x:v>
+        <x:v>46090.8887152778</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>1.7</x:v>
+        <x:v>2.27</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>166.984</x:v>
+        <x:v>179.332</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>198.79</x:v>
+        <x:v>213.49</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46065.9253587963</x:v>
+        <x:v>46087.9263888889</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>1.74</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>167.664</x:v>
+        <x:v>179.096</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>199.6</x:v>
+        <x:v>213.21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46064.9256365741</x:v>
+        <x:v>46086.9326157407</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>1.95</x:v>
+        <x:v>2.61</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>171.427</x:v>
+        <x:v>183.91</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>204.08</x:v>
+        <x:v>218.94</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46063.9255208333</x:v>
+        <x:v>46085.9284722222</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.49</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>173.846</x:v>
+        <x:v>182.129</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>206.96</x:v>
+        <x:v>216.82</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46062.9247569444</x:v>
+        <x:v>46084.9255092593</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>175.325</x:v>
+        <x:v>175.333</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>208.72</x:v>
+        <x:v>208.73</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46058.9255324074</x:v>
+        <x:v>46083.9256481481</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>3.2</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>187.06</x:v>
+        <x:v>175.048</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>222.69</x:v>
+        <x:v>208.39</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46057.9258564815</x:v>
+        <x:v>46080.9257638889</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>4.11</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>195.712</x:v>
+        <x:v>176.4</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>232.99</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46056.9428703704</x:v>
+        <x:v>46079.9258912037</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>4.66</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>200.441</x:v>
+        <x:v>174.653</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>238.62</x:v>
+        <x:v>207.92</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46055.9254398148</x:v>
+        <x:v>46078.925787037</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>5.13</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>204.086</x:v>
+        <x:v>176.938</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>242.96</x:v>
+        <x:v>210.64</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46051.9256481481</x:v>
+        <x:v>46077.9255208333</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>5.03</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>203.053</x:v>
+        <x:v>175.19</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>241.73</x:v>
+        <x:v>208.56</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46050.9251736111</x:v>
+        <x:v>46073.9253472222</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>5.17</x:v>
+        <x:v>2.21</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>204.128</x:v>
+        <x:v>176.492</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>243.01</x:v>
+        <x:v>210.11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46049.9250231481</x:v>
+        <x:v>46072.9253935185</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>5.36</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>205.531</x:v>
+        <x:v>172.082</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>244.68</x:v>
+        <x:v>204.86</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46048.9247916667</x:v>
+        <x:v>46071.9254513889</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>4.74</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>200.273</x:v>
+        <x:v>172.024</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>238.42</x:v>
+        <x:v>204.79</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46045.9251736111</x:v>
+        <x:v>46070.9253356481</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>4.83</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>200.894</x:v>
+        <x:v>168.966</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>239.16</x:v>
+        <x:v>201.15</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46044.9246180556</x:v>
+        <x:v>46066.9254861111</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>4.38</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>196.846</x:v>
+        <x:v>166.984</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>234.34</x:v>
+        <x:v>198.79</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46043.925474537</x:v>
+        <x:v>46065.9253587963</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>4.12</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>194.3</x:v>
+        <x:v>167.664</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>231.31</x:v>
+        <x:v>199.6</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46042.9279050926</x:v>
+        <x:v>46064.9256365741</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>4.09</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>194.04</x:v>
+        <x:v>171.427</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>231</x:v>
+        <x:v>204.08</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46038.9244097222</x:v>
+        <x:v>46063.9255208333</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>4.95</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>200.861</x:v>
+        <x:v>173.846</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>239.12</x:v>
+        <x:v>206.96</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46037.9281134259</x:v>
+        <x:v>46062.9247569444</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>4.86</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>200.071</x:v>
+        <x:v>175.325</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>238.18</x:v>
+        <x:v>208.72</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46036.927349537</x:v>
+        <x:v>46058.9255324074</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>4.71</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>198.786</x:v>
+        <x:v>187.06</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>236.65</x:v>
+        <x:v>222.69</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46035.9279976852</x:v>
+        <x:v>46057.9258564815</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>5.37</x:v>
+        <x:v>4.11</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>203.784</x:v>
+        <x:v>195.712</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>242.6</x:v>
+        <x:v>232.99</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
+        <x:v>46056.9428703704</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C67" s="0">
+        <x:v>4.66</x:v>
+      </x:c>
+      <x:c r="D67" s="0">
+        <x:v>200.441</x:v>
+      </x:c>
+      <x:c r="E67" s="0">
+        <x:v>238.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5">
+      <x:c r="A68" s="1">
+        <x:v>46055.9254398148</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C68" s="0">
+        <x:v>5.13</x:v>
+      </x:c>
+      <x:c r="D68" s="0">
+        <x:v>204.086</x:v>
+      </x:c>
+      <x:c r="E68" s="0">
+        <x:v>242.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:5">
+      <x:c r="A69" s="1">
+        <x:v>46051.9256481481</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C69" s="0">
+        <x:v>5.03</x:v>
+      </x:c>
+      <x:c r="D69" s="0">
+        <x:v>203.053</x:v>
+      </x:c>
+      <x:c r="E69" s="0">
+        <x:v>241.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5">
+      <x:c r="A70" s="1">
+        <x:v>46050.9251736111</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C70" s="0">
+        <x:v>5.17</x:v>
+      </x:c>
+      <x:c r="D70" s="0">
+        <x:v>204.128</x:v>
+      </x:c>
+      <x:c r="E70" s="0">
+        <x:v>243.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5">
+      <x:c r="A71" s="1">
+        <x:v>46049.9250231481</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C71" s="0">
+        <x:v>5.36</x:v>
+      </x:c>
+      <x:c r="D71" s="0">
+        <x:v>205.531</x:v>
+      </x:c>
+      <x:c r="E71" s="0">
+        <x:v>244.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5">
+      <x:c r="A72" s="1">
+        <x:v>46048.9247916667</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C72" s="0">
+        <x:v>4.74</x:v>
+      </x:c>
+      <x:c r="D72" s="0">
+        <x:v>200.273</x:v>
+      </x:c>
+      <x:c r="E72" s="0">
+        <x:v>238.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5">
+      <x:c r="A73" s="1">
+        <x:v>46045.9251736111</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C73" s="0">
+        <x:v>4.83</x:v>
+      </x:c>
+      <x:c r="D73" s="0">
+        <x:v>200.894</x:v>
+      </x:c>
+      <x:c r="E73" s="0">
+        <x:v>239.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5">
+      <x:c r="A74" s="1">
+        <x:v>46044.9246180556</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C74" s="0">
+        <x:v>4.38</x:v>
+      </x:c>
+      <x:c r="D74" s="0">
+        <x:v>196.846</x:v>
+      </x:c>
+      <x:c r="E74" s="0">
+        <x:v>234.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:5">
+      <x:c r="A75" s="1">
+        <x:v>46043.925474537</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C75" s="0">
+        <x:v>4.12</x:v>
+      </x:c>
+      <x:c r="D75" s="0">
+        <x:v>194.3</x:v>
+      </x:c>
+      <x:c r="E75" s="0">
+        <x:v>231.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:5">
+      <x:c r="A76" s="1">
+        <x:v>46042.9279050926</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C76" s="0">
+        <x:v>4.09</x:v>
+      </x:c>
+      <x:c r="D76" s="0">
+        <x:v>194.04</x:v>
+      </x:c>
+      <x:c r="E76" s="0">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:5">
+      <x:c r="A77" s="1">
+        <x:v>46038.9244097222</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C77" s="0">
+        <x:v>4.95</x:v>
+      </x:c>
+      <x:c r="D77" s="0">
+        <x:v>200.861</x:v>
+      </x:c>
+      <x:c r="E77" s="0">
+        <x:v>239.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:5">
+      <x:c r="A78" s="1">
+        <x:v>46037.9281134259</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C78" s="0">
+        <x:v>4.86</x:v>
+      </x:c>
+      <x:c r="D78" s="0">
+        <x:v>200.071</x:v>
+      </x:c>
+      <x:c r="E78" s="0">
+        <x:v>238.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:5">
+      <x:c r="A79" s="1">
+        <x:v>46036.927349537</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C79" s="0">
+        <x:v>4.71</x:v>
+      </x:c>
+      <x:c r="D79" s="0">
+        <x:v>198.786</x:v>
+      </x:c>
+      <x:c r="E79" s="0">
+        <x:v>236.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:5">
+      <x:c r="A80" s="1">
+        <x:v>46035.9279976852</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C80" s="0">
+        <x:v>5.37</x:v>
+      </x:c>
+      <x:c r="D80" s="0">
+        <x:v>203.784</x:v>
+      </x:c>
+      <x:c r="E80" s="0">
+        <x:v>242.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5">
+      <x:c r="A81" s="1">
         <x:v>46034.927974537</x:v>
       </x:c>
-      <x:c r="B67" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C67" s="0">
+      <x:c r="B81" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C81" s="0">
         <x:v>5.84</x:v>
       </x:c>
-      <x:c r="D67" s="0">
+      <x:c r="D81" s="0">
         <x:v>207.035</x:v>
       </x:c>
-      <x:c r="E67" s="0">
+      <x:c r="E81" s="0">
         <x:v>246.47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>