--- v5 (2026-05-14)
+++ v6 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccdcac8c6634cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0196399374504e04b1eb2d1a15234dfc.psmdcp" Id="R510cec6e944649e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb620fece546c4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8158dcade5504c87a4bd1bec335190c1.psmdcp" Id="Raf52b0f95de64d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10F043</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1423 +390,1661 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E81"/>
+  <x:dimension ref="A1:E95"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46155.9267939815</x:v>
+        <x:v>46176.927025463</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>5.93</x:v>
+        <x:v>3.77</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>226.909</x:v>
+        <x:v>210.017</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>270.13</x:v>
+        <x:v>250.02</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46154.9297685185</x:v>
+        <x:v>46175.9271875</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>5.49</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>223.289</x:v>
+        <x:v>215.477</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>265.82</x:v>
+        <x:v>256.52</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46174.9275925926</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>5.84</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>225.952</x:v>
+        <x:v>219.458</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>268.99</x:v>
+        <x:v>261.26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46150.9261111111</x:v>
+        <x:v>46171.9261458333</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.78</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>229.051</x:v>
+        <x:v>227.338</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>272.68</x:v>
+        <x:v>270.64</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46149.9272337963</x:v>
+        <x:v>46170.9273726852</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>6.12</x:v>
+        <x:v>6.16</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>227.783</x:v>
+        <x:v>230.16</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>271.17</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46148.9269675926</x:v>
+        <x:v>46169.9272685185</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>6.58</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>230.992</x:v>
+        <x:v>228.354</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>274.99</x:v>
+        <x:v>271.85</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46147.9267824074</x:v>
+        <x:v>46168.9265740741</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>6.42</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>229.782</x:v>
+        <x:v>222.844</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>273.55</x:v>
+        <x:v>265.29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46164.9272453704</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>6.25</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>228.522</x:v>
+        <x:v>223.709</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>272.05</x:v>
+        <x:v>266.32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46142.9271296296</x:v>
+        <x:v>46163.9273958333</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>5.53</x:v>
+        <x:v>5.64</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>222.65</x:v>
+        <x:v>225.506</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>265.06</x:v>
+        <x:v>268.46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46141.9280671296</x:v>
+        <x:v>46162.9272685185</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>5.36</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>220.954</x:v>
+        <x:v>222.608</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>263.04</x:v>
+        <x:v>265.01</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46161.9262731482</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>5.04</x:v>
+        <x:v>4.78</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>218.148</x:v>
+        <x:v>217.846</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>259.7</x:v>
+        <x:v>259.34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46139.9268518519</x:v>
+        <x:v>46160.9274421296</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>5.18</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>219.341</x:v>
+        <x:v>222.482</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>261.12</x:v>
+        <x:v>264.86</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46136.9261805556</x:v>
+        <x:v>46157.9303703704</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>5.5</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>221.752</x:v>
+        <x:v>221.878</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>263.99</x:v>
+        <x:v>264.14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46135.9259606482</x:v>
+        <x:v>46156.9325115741</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>4.68</x:v>
+        <x:v>5.61</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>214.267</x:v>
+        <x:v>224.465</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>255.08</x:v>
+        <x:v>267.22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46134.9271296296</x:v>
+        <x:v>46155.9267939815</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>4.71</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>214.502</x:v>
+        <x:v>226.909</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>255.36</x:v>
+        <x:v>270.13</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46133.9273726852</x:v>
+        <x:v>46154.9297685185</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>4.25</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>209.924</x:v>
+        <x:v>223.289</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>249.91</x:v>
+        <x:v>265.82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46132.9453472222</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>4.12</x:v>
+        <x:v>5.84</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>208.555</x:v>
+        <x:v>225.952</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>248.28</x:v>
+        <x:v>268.99</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46150.9261111111</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>4.33</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>210.47</x:v>
+        <x:v>229.051</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>250.56</x:v>
+        <x:v>272.68</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46128.9277546296</x:v>
+        <x:v>46149.9272337963</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>4.26</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>209.748</x:v>
+        <x:v>227.783</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>249.7</x:v>
+        <x:v>271.17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46127.9275347222</x:v>
+        <x:v>46148.9269675926</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>4.16</x:v>
+        <x:v>6.58</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>208.74</x:v>
+        <x:v>230.992</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>248.5</x:v>
+        <x:v>274.99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46126.9274305556</x:v>
+        <x:v>46147.9267824074</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>4.21</x:v>
+        <x:v>6.42</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>209.177</x:v>
+        <x:v>229.782</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>249.02</x:v>
+        <x:v>273.55</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46125.9276041667</x:v>
+        <x:v>46146.9260185185</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>3.54</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>201.508</x:v>
+        <x:v>228.522</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>239.89</x:v>
+        <x:v>272.05</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46122.9270023148</x:v>
+        <x:v>46142.9271296296</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>3.44</x:v>
+        <x:v>5.53</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>200.239</x:v>
+        <x:v>222.65</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>238.38</x:v>
+        <x:v>265.06</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46121.9262962963</x:v>
+        <x:v>46141.9280671296</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>3.13</x:v>
+        <x:v>5.36</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>196.266</x:v>
+        <x:v>220.954</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>233.65</x:v>
+        <x:v>263.04</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46120.9272685185</x:v>
+        <x:v>46140.9270833333</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>2.44</x:v>
+        <x:v>5.04</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>185.85</x:v>
+        <x:v>218.148</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>221.25</x:v>
+        <x:v>259.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46119.9276388889</x:v>
+        <x:v>46139.9268518519</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>2.08</x:v>
+        <x:v>5.18</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>179.567</x:v>
+        <x:v>219.341</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>213.77</x:v>
+        <x:v>261.12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46114.9277083333</x:v>
+        <x:v>46136.9261805556</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>1.91</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>176.207</x:v>
+        <x:v>221.752</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>209.77</x:v>
+        <x:v>263.99</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46113.9274305556</x:v>
+        <x:v>46135.9259606482</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>1.94</x:v>
+        <x:v>4.68</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>176.879</x:v>
+        <x:v>214.267</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>210.57</x:v>
+        <x:v>255.08</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46111.9304513889</x:v>
+        <x:v>46134.9271296296</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>1.56</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>168.798</x:v>
+        <x:v>214.502</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>200.95</x:v>
+        <x:v>255.36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46108.8851967593</x:v>
+        <x:v>46133.9273726852</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>1.5</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>167.446</x:v>
+        <x:v>209.924</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>199.34</x:v>
+        <x:v>249.91</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46107.885</x:v>
+        <x:v>46132.9453472222</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.12</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>174.334</x:v>
+        <x:v>208.555</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>207.54</x:v>
+        <x:v>248.28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46106.8850578704</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>2.08</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>177.836</x:v>
+        <x:v>210.47</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>211.71</x:v>
+        <x:v>250.56</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46128.9277546296</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.26</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>174.082</x:v>
+        <x:v>209.748</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>207.24</x:v>
+        <x:v>249.7</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46104.8850810185</x:v>
+        <x:v>46127.9275347222</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>2.02</x:v>
+        <x:v>4.16</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>176.518</x:v>
+        <x:v>208.74</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>210.14</x:v>
+        <x:v>248.5</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46101.8853356481</x:v>
+        <x:v>46126.9274305556</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>1.82</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>172.511</x:v>
+        <x:v>209.177</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>205.37</x:v>
+        <x:v>249.02</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46100.8877199074</x:v>
+        <x:v>46125.9276041667</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>1.98</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>175.358</x:v>
+        <x:v>201.508</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>208.76</x:v>
+        <x:v>239.89</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46099.8875694444</x:v>
+        <x:v>46122.9270023148</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>2.04</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>176.291</x:v>
+        <x:v>200.239</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>209.87</x:v>
+        <x:v>238.38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46098.884525463</x:v>
+        <x:v>46121.9262962963</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>2.33</x:v>
+        <x:v>3.13</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>180.768</x:v>
+        <x:v>196.266</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>215.2</x:v>
+        <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46097.885775463</x:v>
+        <x:v>46120.9272685185</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>2.15</x:v>
+        <x:v>2.44</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>177.862</x:v>
+        <x:v>185.85</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>211.74</x:v>
+        <x:v>221.25</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46094.8846064815</x:v>
+        <x:v>46119.9276388889</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>1.97</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>174.443</x:v>
+        <x:v>179.567</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>207.67</x:v>
+        <x:v>213.77</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46093.8852777778</x:v>
+        <x:v>46114.9277083333</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>2.06</x:v>
+        <x:v>1.91</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>176.005</x:v>
+        <x:v>176.207</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>209.53</x:v>
+        <x:v>209.77</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46092.884849537</x:v>
+        <x:v>46113.9274305556</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>2.22</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>178.626</x:v>
+        <x:v>176.879</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>212.65</x:v>
+        <x:v>210.57</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46091.8851157407</x:v>
+        <x:v>46111.9304513889</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>2.32</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>180.037</x:v>
+        <x:v>168.798</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>214.33</x:v>
+        <x:v>200.95</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46090.8887152778</x:v>
+        <x:v>46108.8851967593</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>2.27</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>179.332</x:v>
+        <x:v>167.446</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>213.49</x:v>
+        <x:v>199.34</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46087.9263888889</x:v>
+        <x:v>46107.885</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>2.26</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>179.096</x:v>
+        <x:v>174.334</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>213.21</x:v>
+        <x:v>207.54</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46086.9326157407</x:v>
+        <x:v>46106.8850578704</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>2.61</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>183.91</x:v>
+        <x:v>177.836</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>218.94</x:v>
+        <x:v>211.71</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46085.9284722222</x:v>
+        <x:v>46105.8848148148</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>2.49</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>182.129</x:v>
+        <x:v>174.082</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>216.82</x:v>
+        <x:v>207.24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46084.9255092593</x:v>
+        <x:v>46104.8850810185</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>2.09</x:v>
+        <x:v>2.02</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>175.333</x:v>
+        <x:v>176.518</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>208.73</x:v>
+        <x:v>210.14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46083.9256481481</x:v>
+        <x:v>46101.8853356481</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>2.07</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>175.048</x:v>
+        <x:v>172.511</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>208.39</x:v>
+        <x:v>205.37</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46080.9257638889</x:v>
+        <x:v>46100.8877199074</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>2.16</x:v>
+        <x:v>1.98</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>176.4</x:v>
+        <x:v>175.358</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>210</x:v>
+        <x:v>208.76</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46079.9258912037</x:v>
+        <x:v>46099.8875694444</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>2.06</x:v>
+        <x:v>2.04</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>174.653</x:v>
+        <x:v>176.291</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>207.92</x:v>
+        <x:v>209.87</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46078.925787037</x:v>
+        <x:v>46098.884525463</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.33</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>176.938</x:v>
+        <x:v>180.768</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>210.64</x:v>
+        <x:v>215.2</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46077.9255208333</x:v>
+        <x:v>46097.885775463</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.15</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>175.19</x:v>
+        <x:v>177.862</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>208.56</x:v>
+        <x:v>211.74</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46073.9253472222</x:v>
+        <x:v>46094.8846064815</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>2.21</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>176.492</x:v>
+        <x:v>174.443</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>210.11</x:v>
+        <x:v>207.67</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46072.9253935185</x:v>
+        <x:v>46093.8852777778</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>172.082</x:v>
+        <x:v>176.005</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>204.86</x:v>
+        <x:v>209.53</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46071.9254513889</x:v>
+        <x:v>46092.884849537</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>172.024</x:v>
+        <x:v>178.626</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>204.79</x:v>
+        <x:v>212.65</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46070.9253356481</x:v>
+        <x:v>46091.8851157407</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>1.79</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>168.966</x:v>
+        <x:v>180.037</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>201.15</x:v>
+        <x:v>214.33</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46066.9254861111</x:v>
+        <x:v>46090.8887152778</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>1.7</x:v>
+        <x:v>2.27</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>166.984</x:v>
+        <x:v>179.332</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>198.79</x:v>
+        <x:v>213.49</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46065.9253587963</x:v>
+        <x:v>46087.9263888889</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>1.74</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>167.664</x:v>
+        <x:v>179.096</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>199.6</x:v>
+        <x:v>213.21</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46064.9256365741</x:v>
+        <x:v>46086.9326157407</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>1.95</x:v>
+        <x:v>2.61</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>171.427</x:v>
+        <x:v>183.91</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>204.08</x:v>
+        <x:v>218.94</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46063.9255208333</x:v>
+        <x:v>46085.9284722222</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.49</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>173.846</x:v>
+        <x:v>182.129</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>206.96</x:v>
+        <x:v>216.82</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46062.9247569444</x:v>
+        <x:v>46084.9255092593</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>175.325</x:v>
+        <x:v>175.333</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>208.72</x:v>
+        <x:v>208.73</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46058.9255324074</x:v>
+        <x:v>46083.9256481481</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>3.2</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>187.06</x:v>
+        <x:v>175.048</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>222.69</x:v>
+        <x:v>208.39</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46057.9258564815</x:v>
+        <x:v>46080.9257638889</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>4.11</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>195.712</x:v>
+        <x:v>176.4</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>232.99</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46056.9428703704</x:v>
+        <x:v>46079.9258912037</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>4.66</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>200.441</x:v>
+        <x:v>174.653</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>238.62</x:v>
+        <x:v>207.92</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46055.9254398148</x:v>
+        <x:v>46078.925787037</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>5.13</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>204.086</x:v>
+        <x:v>176.938</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>242.96</x:v>
+        <x:v>210.64</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46051.9256481481</x:v>
+        <x:v>46077.9255208333</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>5.03</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>203.053</x:v>
+        <x:v>175.19</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>241.73</x:v>
+        <x:v>208.56</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46050.9251736111</x:v>
+        <x:v>46073.9253472222</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>5.17</x:v>
+        <x:v>2.21</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>204.128</x:v>
+        <x:v>176.492</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>243.01</x:v>
+        <x:v>210.11</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46049.9250231481</x:v>
+        <x:v>46072.9253935185</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>5.36</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>205.531</x:v>
+        <x:v>172.082</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>244.68</x:v>
+        <x:v>204.86</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46048.9247916667</x:v>
+        <x:v>46071.9254513889</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>4.74</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>200.273</x:v>
+        <x:v>172.024</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>238.42</x:v>
+        <x:v>204.79</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46045.9251736111</x:v>
+        <x:v>46070.9253356481</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>4.83</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>200.894</x:v>
+        <x:v>168.966</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>239.16</x:v>
+        <x:v>201.15</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46044.9246180556</x:v>
+        <x:v>46066.9254861111</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>4.38</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>196.846</x:v>
+        <x:v>166.984</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>234.34</x:v>
+        <x:v>198.79</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46043.925474537</x:v>
+        <x:v>46065.9253587963</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>4.12</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>194.3</x:v>
+        <x:v>167.664</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>231.31</x:v>
+        <x:v>199.6</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46042.9279050926</x:v>
+        <x:v>46064.9256365741</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>4.09</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>194.04</x:v>
+        <x:v>171.427</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>231</x:v>
+        <x:v>204.08</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46038.9244097222</x:v>
+        <x:v>46063.9255208333</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>4.95</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>200.861</x:v>
+        <x:v>173.846</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>239.12</x:v>
+        <x:v>206.96</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46037.9281134259</x:v>
+        <x:v>46062.9247569444</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>4.86</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>200.071</x:v>
+        <x:v>175.325</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>238.18</x:v>
+        <x:v>208.72</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46036.927349537</x:v>
+        <x:v>46058.9255324074</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>4.71</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>198.786</x:v>
+        <x:v>187.06</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>236.65</x:v>
+        <x:v>222.69</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46035.9279976852</x:v>
+        <x:v>46057.9258564815</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>5.37</x:v>
+        <x:v>4.11</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>203.784</x:v>
+        <x:v>195.712</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>242.6</x:v>
+        <x:v>232.99</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
+        <x:v>46056.9428703704</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C81" s="0">
+        <x:v>4.66</x:v>
+      </x:c>
+      <x:c r="D81" s="0">
+        <x:v>200.441</x:v>
+      </x:c>
+      <x:c r="E81" s="0">
+        <x:v>238.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5">
+      <x:c r="A82" s="1">
+        <x:v>46055.9254398148</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C82" s="0">
+        <x:v>5.13</x:v>
+      </x:c>
+      <x:c r="D82" s="0">
+        <x:v>204.086</x:v>
+      </x:c>
+      <x:c r="E82" s="0">
+        <x:v>242.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5">
+      <x:c r="A83" s="1">
+        <x:v>46051.9256481481</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C83" s="0">
+        <x:v>5.03</x:v>
+      </x:c>
+      <x:c r="D83" s="0">
+        <x:v>203.053</x:v>
+      </x:c>
+      <x:c r="E83" s="0">
+        <x:v>241.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:5">
+      <x:c r="A84" s="1">
+        <x:v>46050.9251736111</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C84" s="0">
+        <x:v>5.17</x:v>
+      </x:c>
+      <x:c r="D84" s="0">
+        <x:v>204.128</x:v>
+      </x:c>
+      <x:c r="E84" s="0">
+        <x:v>243.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="1">
+        <x:v>46049.9250231481</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C85" s="0">
+        <x:v>5.36</x:v>
+      </x:c>
+      <x:c r="D85" s="0">
+        <x:v>205.531</x:v>
+      </x:c>
+      <x:c r="E85" s="0">
+        <x:v>244.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="1">
+        <x:v>46048.9247916667</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C86" s="0">
+        <x:v>4.74</x:v>
+      </x:c>
+      <x:c r="D86" s="0">
+        <x:v>200.273</x:v>
+      </x:c>
+      <x:c r="E86" s="0">
+        <x:v>238.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="1">
+        <x:v>46045.9251736111</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C87" s="0">
+        <x:v>4.83</x:v>
+      </x:c>
+      <x:c r="D87" s="0">
+        <x:v>200.894</x:v>
+      </x:c>
+      <x:c r="E87" s="0">
+        <x:v>239.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="1">
+        <x:v>46044.9246180556</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C88" s="0">
+        <x:v>4.38</x:v>
+      </x:c>
+      <x:c r="D88" s="0">
+        <x:v>196.846</x:v>
+      </x:c>
+      <x:c r="E88" s="0">
+        <x:v>234.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="1">
+        <x:v>46043.925474537</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C89" s="0">
+        <x:v>4.12</x:v>
+      </x:c>
+      <x:c r="D89" s="0">
+        <x:v>194.3</x:v>
+      </x:c>
+      <x:c r="E89" s="0">
+        <x:v>231.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="1">
+        <x:v>46042.9279050926</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C90" s="0">
+        <x:v>4.09</x:v>
+      </x:c>
+      <x:c r="D90" s="0">
+        <x:v>194.04</x:v>
+      </x:c>
+      <x:c r="E90" s="0">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="1">
+        <x:v>46038.9244097222</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C91" s="0">
+        <x:v>4.95</x:v>
+      </x:c>
+      <x:c r="D91" s="0">
+        <x:v>200.861</x:v>
+      </x:c>
+      <x:c r="E91" s="0">
+        <x:v>239.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="1">
+        <x:v>46037.9281134259</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C92" s="0">
+        <x:v>4.86</x:v>
+      </x:c>
+      <x:c r="D92" s="0">
+        <x:v>200.071</x:v>
+      </x:c>
+      <x:c r="E92" s="0">
+        <x:v>238.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="1">
+        <x:v>46036.927349537</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C93" s="0">
+        <x:v>4.71</x:v>
+      </x:c>
+      <x:c r="D93" s="0">
+        <x:v>198.786</x:v>
+      </x:c>
+      <x:c r="E93" s="0">
+        <x:v>236.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="1">
+        <x:v>46035.9279976852</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C94" s="0">
+        <x:v>5.37</x:v>
+      </x:c>
+      <x:c r="D94" s="0">
+        <x:v>203.784</x:v>
+      </x:c>
+      <x:c r="E94" s="0">
+        <x:v>242.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="1">
         <x:v>46034.927974537</x:v>
       </x:c>
-      <x:c r="B81" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C81" s="0">
+      <x:c r="B95" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C95" s="0">
         <x:v>5.84</x:v>
       </x:c>
-      <x:c r="D81" s="0">
+      <x:c r="D95" s="0">
         <x:v>207.035</x:v>
       </x:c>
-      <x:c r="E81" s="0">
+      <x:c r="E95" s="0">
         <x:v>246.47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>