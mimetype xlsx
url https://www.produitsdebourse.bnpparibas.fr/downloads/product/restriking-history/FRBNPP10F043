--- v6 (2026-06-04)
+++ v7 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb620fece546c4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8158dcade5504c87a4bd1bec335190c1.psmdcp" Id="Raf52b0f95de64d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R307936156de145d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/643d5a0ffbb846b19cb15a06b423dd74.psmdcp" Id="Rf7b80732ac07442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10F043</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1661 +390,1899 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E95"/>
+  <x:dimension ref="A1:E109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46176.927025463</x:v>
+        <x:v>46197.9277662037</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>3.77</x:v>
+        <x:v>2.46</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>210.017</x:v>
+        <x:v>196.787</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>250.02</x:v>
+        <x:v>234.27</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46175.9271875</x:v>
+        <x:v>46196.9275578704</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>4.33</x:v>
+        <x:v>2.46</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>215.477</x:v>
+        <x:v>196.652</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>256.52</x:v>
+        <x:v>234.11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46174.9275925926</x:v>
+        <x:v>46195.9274421296</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>4.76</x:v>
+        <x:v>2.39</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>219.458</x:v>
+        <x:v>195.544</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>261.26</x:v>
+        <x:v>232.79</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46171.9261458333</x:v>
+        <x:v>46191.9273726852</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>5.78</x:v>
+        <x:v>3.15</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>227.338</x:v>
+        <x:v>205.288</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>270.64</x:v>
+        <x:v>244.39</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46170.9273726852</x:v>
+        <x:v>46190.9312615741</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>6.16</x:v>
+        <x:v>2.75</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>230.16</x:v>
+        <x:v>199.5</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>274</x:v>
+        <x:v>237.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46169.9272685185</x:v>
+        <x:v>46189.9283217593</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>5.93</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>228.354</x:v>
+        <x:v>206.64</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>271.85</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46168.9265740741</x:v>
+        <x:v>46188.927337963</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>5.28</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>222.844</x:v>
+        <x:v>206.657</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>265.29</x:v>
+        <x:v>246.02</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46164.9272453704</x:v>
+        <x:v>46185.9273726852</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>5.41</x:v>
+        <x:v>2.89</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>223.709</x:v>
+        <x:v>200.382</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>266.32</x:v>
+        <x:v>238.55</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46163.9273958333</x:v>
+        <x:v>46184.9272453704</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>5.64</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>225.506</x:v>
+        <x:v>202.868</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>268.46</x:v>
+        <x:v>241.51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46162.9272685185</x:v>
+        <x:v>46183.9277777778</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>5.3</x:v>
+        <x:v>2.87</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>222.608</x:v>
+        <x:v>199.92</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>265.01</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46161.9262731482</x:v>
+        <x:v>46182.9278703704</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>4.78</x:v>
+        <x:v>3.29</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>217.846</x:v>
+        <x:v>205.12</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>259.34</x:v>
+        <x:v>244.19</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46160.9274421296</x:v>
+        <x:v>46181.9276851852</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>5.34</x:v>
+        <x:v>3.37</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>222.482</x:v>
+        <x:v>205.985</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>264.86</x:v>
+        <x:v>245.22</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46157.9303703704</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>5.28</x:v>
+        <x:v>3.43</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>221.878</x:v>
+        <x:v>206.665</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>264.14</x:v>
+        <x:v>246.03</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46156.9325115741</x:v>
+        <x:v>46177.9271759259</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>5.61</x:v>
+        <x:v>4.05</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>224.465</x:v>
+        <x:v>213.184</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>267.22</x:v>
+        <x:v>253.79</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46155.9267939815</x:v>
+        <x:v>46176.927025463</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>5.93</x:v>
+        <x:v>3.77</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>226.909</x:v>
+        <x:v>210.017</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>270.13</x:v>
+        <x:v>250.02</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46154.9297685185</x:v>
+        <x:v>46175.9271875</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>5.49</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>223.289</x:v>
+        <x:v>215.477</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>265.82</x:v>
+        <x:v>256.52</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46174.9275925926</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>5.84</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>225.952</x:v>
+        <x:v>219.458</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>268.99</x:v>
+        <x:v>261.26</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46150.9261111111</x:v>
+        <x:v>46171.9261458333</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>6.29</x:v>
+        <x:v>5.78</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>229.051</x:v>
+        <x:v>227.338</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>272.68</x:v>
+        <x:v>270.64</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46149.9272337963</x:v>
+        <x:v>46170.9273726852</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>6.12</x:v>
+        <x:v>6.16</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>227.783</x:v>
+        <x:v>230.16</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>271.17</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46148.9269675926</x:v>
+        <x:v>46169.9272685185</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>6.58</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>230.992</x:v>
+        <x:v>228.354</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>274.99</x:v>
+        <x:v>271.85</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46147.9267824074</x:v>
+        <x:v>46168.9265740741</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>6.42</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>229.782</x:v>
+        <x:v>222.844</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>273.55</x:v>
+        <x:v>265.29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46164.9272453704</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>6.25</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>228.522</x:v>
+        <x:v>223.709</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>272.05</x:v>
+        <x:v>266.32</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46142.9271296296</x:v>
+        <x:v>46163.9273958333</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>5.53</x:v>
+        <x:v>5.64</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>222.65</x:v>
+        <x:v>225.506</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>265.06</x:v>
+        <x:v>268.46</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46141.9280671296</x:v>
+        <x:v>46162.9272685185</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>5.36</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>220.954</x:v>
+        <x:v>222.608</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>263.04</x:v>
+        <x:v>265.01</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46161.9262731482</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>5.04</x:v>
+        <x:v>4.78</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>218.148</x:v>
+        <x:v>217.846</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>259.7</x:v>
+        <x:v>259.34</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46139.9268518519</x:v>
+        <x:v>46160.9274421296</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>5.18</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>219.341</x:v>
+        <x:v>222.482</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>261.12</x:v>
+        <x:v>264.86</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46136.9261805556</x:v>
+        <x:v>46157.9303703704</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>5.5</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>221.752</x:v>
+        <x:v>221.878</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>263.99</x:v>
+        <x:v>264.14</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46135.9259606482</x:v>
+        <x:v>46156.9325115741</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>4.68</x:v>
+        <x:v>5.61</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>214.267</x:v>
+        <x:v>224.465</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>255.08</x:v>
+        <x:v>267.22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46134.9271296296</x:v>
+        <x:v>46155.9267939815</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>4.71</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>214.502</x:v>
+        <x:v>226.909</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>255.36</x:v>
+        <x:v>270.13</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46133.9273726852</x:v>
+        <x:v>46154.9297685185</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>4.25</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>209.924</x:v>
+        <x:v>223.289</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>249.91</x:v>
+        <x:v>265.82</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46132.9453472222</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>4.12</x:v>
+        <x:v>5.84</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>208.555</x:v>
+        <x:v>225.952</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>248.28</x:v>
+        <x:v>268.99</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46150.9261111111</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>4.33</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>210.47</x:v>
+        <x:v>229.051</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>250.56</x:v>
+        <x:v>272.68</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46128.9277546296</x:v>
+        <x:v>46149.9272337963</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>4.26</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>209.748</x:v>
+        <x:v>227.783</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>249.7</x:v>
+        <x:v>271.17</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46127.9275347222</x:v>
+        <x:v>46148.9269675926</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>4.16</x:v>
+        <x:v>6.58</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>208.74</x:v>
+        <x:v>230.992</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>248.5</x:v>
+        <x:v>274.99</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46126.9274305556</x:v>
+        <x:v>46147.9267824074</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>4.21</x:v>
+        <x:v>6.42</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>209.177</x:v>
+        <x:v>229.782</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>249.02</x:v>
+        <x:v>273.55</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46125.9276041667</x:v>
+        <x:v>46146.9260185185</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>3.54</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>201.508</x:v>
+        <x:v>228.522</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>239.89</x:v>
+        <x:v>272.05</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46122.9270023148</x:v>
+        <x:v>46142.9271296296</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>3.44</x:v>
+        <x:v>5.53</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>200.239</x:v>
+        <x:v>222.65</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>238.38</x:v>
+        <x:v>265.06</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46121.9262962963</x:v>
+        <x:v>46141.9280671296</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>3.13</x:v>
+        <x:v>5.36</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>196.266</x:v>
+        <x:v>220.954</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>233.65</x:v>
+        <x:v>263.04</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46120.9272685185</x:v>
+        <x:v>46140.9270833333</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>2.44</x:v>
+        <x:v>5.04</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>185.85</x:v>
+        <x:v>218.148</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>221.25</x:v>
+        <x:v>259.7</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46119.9276388889</x:v>
+        <x:v>46139.9268518519</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>2.08</x:v>
+        <x:v>5.18</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>179.567</x:v>
+        <x:v>219.341</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>213.77</x:v>
+        <x:v>261.12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46114.9277083333</x:v>
+        <x:v>46136.9261805556</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>1.91</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>176.207</x:v>
+        <x:v>221.752</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>209.77</x:v>
+        <x:v>263.99</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46113.9274305556</x:v>
+        <x:v>46135.9259606482</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>1.94</x:v>
+        <x:v>4.68</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>176.879</x:v>
+        <x:v>214.267</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>210.57</x:v>
+        <x:v>255.08</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46111.9304513889</x:v>
+        <x:v>46134.9271296296</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>1.56</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>168.798</x:v>
+        <x:v>214.502</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>200.95</x:v>
+        <x:v>255.36</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46108.8851967593</x:v>
+        <x:v>46133.9273726852</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>1.5</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>167.446</x:v>
+        <x:v>209.924</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>199.34</x:v>
+        <x:v>249.91</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46107.885</x:v>
+        <x:v>46132.9453472222</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.12</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>174.334</x:v>
+        <x:v>208.555</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>207.54</x:v>
+        <x:v>248.28</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46106.8850578704</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>2.08</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>177.836</x:v>
+        <x:v>210.47</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>211.71</x:v>
+        <x:v>250.56</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46128.9277546296</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.26</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>174.082</x:v>
+        <x:v>209.748</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>207.24</x:v>
+        <x:v>249.7</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46104.8850810185</x:v>
+        <x:v>46127.9275347222</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>2.02</x:v>
+        <x:v>4.16</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>176.518</x:v>
+        <x:v>208.74</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>210.14</x:v>
+        <x:v>248.5</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46101.8853356481</x:v>
+        <x:v>46126.9274305556</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>1.82</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>172.511</x:v>
+        <x:v>209.177</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>205.37</x:v>
+        <x:v>249.02</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46100.8877199074</x:v>
+        <x:v>46125.9276041667</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>1.98</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>175.358</x:v>
+        <x:v>201.508</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>208.76</x:v>
+        <x:v>239.89</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46099.8875694444</x:v>
+        <x:v>46122.9270023148</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>2.04</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>176.291</x:v>
+        <x:v>200.239</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>209.87</x:v>
+        <x:v>238.38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46098.884525463</x:v>
+        <x:v>46121.9262962963</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>2.33</x:v>
+        <x:v>3.13</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>180.768</x:v>
+        <x:v>196.266</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>215.2</x:v>
+        <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46097.885775463</x:v>
+        <x:v>46120.9272685185</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>2.15</x:v>
+        <x:v>2.44</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>177.862</x:v>
+        <x:v>185.85</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>211.74</x:v>
+        <x:v>221.25</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46094.8846064815</x:v>
+        <x:v>46119.9276388889</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>1.97</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>174.443</x:v>
+        <x:v>179.567</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>207.67</x:v>
+        <x:v>213.77</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46093.8852777778</x:v>
+        <x:v>46114.9277083333</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>2.06</x:v>
+        <x:v>1.91</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>176.005</x:v>
+        <x:v>176.207</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>209.53</x:v>
+        <x:v>209.77</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46092.884849537</x:v>
+        <x:v>46113.9274305556</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>2.22</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>178.626</x:v>
+        <x:v>176.879</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>212.65</x:v>
+        <x:v>210.57</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46091.8851157407</x:v>
+        <x:v>46111.9304513889</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>2.32</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>180.037</x:v>
+        <x:v>168.798</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>214.33</x:v>
+        <x:v>200.95</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46090.8887152778</x:v>
+        <x:v>46108.8851967593</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>2.27</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>179.332</x:v>
+        <x:v>167.446</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>213.49</x:v>
+        <x:v>199.34</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46087.9263888889</x:v>
+        <x:v>46107.885</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>2.26</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>179.096</x:v>
+        <x:v>174.334</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>213.21</x:v>
+        <x:v>207.54</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46086.9326157407</x:v>
+        <x:v>46106.8850578704</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>2.61</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>183.91</x:v>
+        <x:v>177.836</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>218.94</x:v>
+        <x:v>211.71</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46085.9284722222</x:v>
+        <x:v>46105.8848148148</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>2.49</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>182.129</x:v>
+        <x:v>174.082</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>216.82</x:v>
+        <x:v>207.24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46084.9255092593</x:v>
+        <x:v>46104.8850810185</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>2.09</x:v>
+        <x:v>2.02</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>175.333</x:v>
+        <x:v>176.518</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>208.73</x:v>
+        <x:v>210.14</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46083.9256481481</x:v>
+        <x:v>46101.8853356481</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>2.07</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>175.048</x:v>
+        <x:v>172.511</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>208.39</x:v>
+        <x:v>205.37</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46080.9257638889</x:v>
+        <x:v>46100.8877199074</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>2.16</x:v>
+        <x:v>1.98</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>176.4</x:v>
+        <x:v>175.358</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>210</x:v>
+        <x:v>208.76</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46079.9258912037</x:v>
+        <x:v>46099.8875694444</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>2.06</x:v>
+        <x:v>2.04</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>174.653</x:v>
+        <x:v>176.291</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>207.92</x:v>
+        <x:v>209.87</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46078.925787037</x:v>
+        <x:v>46098.884525463</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.33</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>176.938</x:v>
+        <x:v>180.768</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>210.64</x:v>
+        <x:v>215.2</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46077.9255208333</x:v>
+        <x:v>46097.885775463</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.15</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>175.19</x:v>
+        <x:v>177.862</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>208.56</x:v>
+        <x:v>211.74</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46073.9253472222</x:v>
+        <x:v>46094.8846064815</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>2.21</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>176.492</x:v>
+        <x:v>174.443</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>210.11</x:v>
+        <x:v>207.67</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46072.9253935185</x:v>
+        <x:v>46093.8852777778</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>172.082</x:v>
+        <x:v>176.005</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>204.86</x:v>
+        <x:v>209.53</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46071.9254513889</x:v>
+        <x:v>46092.884849537</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>172.024</x:v>
+        <x:v>178.626</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>204.79</x:v>
+        <x:v>212.65</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46070.9253356481</x:v>
+        <x:v>46091.8851157407</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>1.79</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>168.966</x:v>
+        <x:v>180.037</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>201.15</x:v>
+        <x:v>214.33</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46066.9254861111</x:v>
+        <x:v>46090.8887152778</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>1.7</x:v>
+        <x:v>2.27</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>166.984</x:v>
+        <x:v>179.332</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>198.79</x:v>
+        <x:v>213.49</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46065.9253587963</x:v>
+        <x:v>46087.9263888889</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>1.74</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>167.664</x:v>
+        <x:v>179.096</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>199.6</x:v>
+        <x:v>213.21</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46064.9256365741</x:v>
+        <x:v>46086.9326157407</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>1.95</x:v>
+        <x:v>2.61</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>171.427</x:v>
+        <x:v>183.91</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>204.08</x:v>
+        <x:v>218.94</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46063.9255208333</x:v>
+        <x:v>46085.9284722222</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.49</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>173.846</x:v>
+        <x:v>182.129</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>206.96</x:v>
+        <x:v>216.82</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46062.9247569444</x:v>
+        <x:v>46084.9255092593</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>175.325</x:v>
+        <x:v>175.333</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>208.72</x:v>
+        <x:v>208.73</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46058.9255324074</x:v>
+        <x:v>46083.9256481481</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>3.2</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>187.06</x:v>
+        <x:v>175.048</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>222.69</x:v>
+        <x:v>208.39</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46057.9258564815</x:v>
+        <x:v>46080.9257638889</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>4.11</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>195.712</x:v>
+        <x:v>176.4</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>232.99</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46056.9428703704</x:v>
+        <x:v>46079.9258912037</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>4.66</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>200.441</x:v>
+        <x:v>174.653</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>238.62</x:v>
+        <x:v>207.92</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46055.9254398148</x:v>
+        <x:v>46078.925787037</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>5.13</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>204.086</x:v>
+        <x:v>176.938</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>242.96</x:v>
+        <x:v>210.64</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46051.9256481481</x:v>
+        <x:v>46077.9255208333</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>5.03</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>203.053</x:v>
+        <x:v>175.19</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>241.73</x:v>
+        <x:v>208.56</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46050.9251736111</x:v>
+        <x:v>46073.9253472222</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>5.17</x:v>
+        <x:v>2.21</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>204.128</x:v>
+        <x:v>176.492</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>243.01</x:v>
+        <x:v>210.11</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46049.9250231481</x:v>
+        <x:v>46072.9253935185</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>5.36</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>205.531</x:v>
+        <x:v>172.082</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>244.68</x:v>
+        <x:v>204.86</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46048.9247916667</x:v>
+        <x:v>46071.9254513889</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>4.74</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>200.273</x:v>
+        <x:v>172.024</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>238.42</x:v>
+        <x:v>204.79</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46045.9251736111</x:v>
+        <x:v>46070.9253356481</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>4.83</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>200.894</x:v>
+        <x:v>168.966</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>239.16</x:v>
+        <x:v>201.15</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
-        <x:v>46044.9246180556</x:v>
+        <x:v>46066.9254861111</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>4.38</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="D88" s="0">
-        <x:v>196.846</x:v>
+        <x:v>166.984</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>234.34</x:v>
+        <x:v>198.79</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1">
-        <x:v>46043.925474537</x:v>
+        <x:v>46065.9253587963</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>4.12</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D89" s="0">
-        <x:v>194.3</x:v>
+        <x:v>167.664</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>231.31</x:v>
+        <x:v>199.6</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="1">
-        <x:v>46042.9279050926</x:v>
+        <x:v>46064.9256365741</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>4.09</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="D90" s="0">
-        <x:v>194.04</x:v>
+        <x:v>171.427</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>231</x:v>
+        <x:v>204.08</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1">
-        <x:v>46038.9244097222</x:v>
+        <x:v>46063.9255208333</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>4.95</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D91" s="0">
-        <x:v>200.861</x:v>
+        <x:v>173.846</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>239.12</x:v>
+        <x:v>206.96</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1">
-        <x:v>46037.9281134259</x:v>
+        <x:v>46062.9247569444</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C92" s="0">
-        <x:v>4.86</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D92" s="0">
-        <x:v>200.071</x:v>
+        <x:v>175.325</x:v>
       </x:c>
       <x:c r="E92" s="0">
-        <x:v>238.18</x:v>
+        <x:v>208.72</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1">
-        <x:v>46036.927349537</x:v>
+        <x:v>46058.9255324074</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>4.71</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="D93" s="0">
-        <x:v>198.786</x:v>
+        <x:v>187.06</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>236.65</x:v>
+        <x:v>222.69</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1">
-        <x:v>46035.9279976852</x:v>
+        <x:v>46057.9258564815</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C94" s="0">
-        <x:v>5.37</x:v>
+        <x:v>4.11</x:v>
       </x:c>
       <x:c r="D94" s="0">
-        <x:v>203.784</x:v>
+        <x:v>195.712</x:v>
       </x:c>
       <x:c r="E94" s="0">
-        <x:v>242.6</x:v>
+        <x:v>232.99</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="1">
+        <x:v>46056.9428703704</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C95" s="0">
+        <x:v>4.66</x:v>
+      </x:c>
+      <x:c r="D95" s="0">
+        <x:v>200.441</x:v>
+      </x:c>
+      <x:c r="E95" s="0">
+        <x:v>238.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="1">
+        <x:v>46055.9254398148</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C96" s="0">
+        <x:v>5.13</x:v>
+      </x:c>
+      <x:c r="D96" s="0">
+        <x:v>204.086</x:v>
+      </x:c>
+      <x:c r="E96" s="0">
+        <x:v>242.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="1">
+        <x:v>46051.9256481481</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C97" s="0">
+        <x:v>5.03</x:v>
+      </x:c>
+      <x:c r="D97" s="0">
+        <x:v>203.053</x:v>
+      </x:c>
+      <x:c r="E97" s="0">
+        <x:v>241.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="1">
+        <x:v>46050.9251736111</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C98" s="0">
+        <x:v>5.17</x:v>
+      </x:c>
+      <x:c r="D98" s="0">
+        <x:v>204.128</x:v>
+      </x:c>
+      <x:c r="E98" s="0">
+        <x:v>243.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="1">
+        <x:v>46049.9250231481</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C99" s="0">
+        <x:v>5.36</x:v>
+      </x:c>
+      <x:c r="D99" s="0">
+        <x:v>205.531</x:v>
+      </x:c>
+      <x:c r="E99" s="0">
+        <x:v>244.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="1">
+        <x:v>46048.9247916667</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C100" s="0">
+        <x:v>4.74</x:v>
+      </x:c>
+      <x:c r="D100" s="0">
+        <x:v>200.273</x:v>
+      </x:c>
+      <x:c r="E100" s="0">
+        <x:v>238.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="1">
+        <x:v>46045.9251736111</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C101" s="0">
+        <x:v>4.83</x:v>
+      </x:c>
+      <x:c r="D101" s="0">
+        <x:v>200.894</x:v>
+      </x:c>
+      <x:c r="E101" s="0">
+        <x:v>239.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="1">
+        <x:v>46044.9246180556</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C102" s="0">
+        <x:v>4.38</x:v>
+      </x:c>
+      <x:c r="D102" s="0">
+        <x:v>196.846</x:v>
+      </x:c>
+      <x:c r="E102" s="0">
+        <x:v>234.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="1">
+        <x:v>46043.925474537</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C103" s="0">
+        <x:v>4.12</x:v>
+      </x:c>
+      <x:c r="D103" s="0">
+        <x:v>194.3</x:v>
+      </x:c>
+      <x:c r="E103" s="0">
+        <x:v>231.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="1">
+        <x:v>46042.9279050926</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C104" s="0">
+        <x:v>4.09</x:v>
+      </x:c>
+      <x:c r="D104" s="0">
+        <x:v>194.04</x:v>
+      </x:c>
+      <x:c r="E104" s="0">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="1">
+        <x:v>46038.9244097222</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C105" s="0">
+        <x:v>4.95</x:v>
+      </x:c>
+      <x:c r="D105" s="0">
+        <x:v>200.861</x:v>
+      </x:c>
+      <x:c r="E105" s="0">
+        <x:v>239.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="1">
+        <x:v>46037.9281134259</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C106" s="0">
+        <x:v>4.86</x:v>
+      </x:c>
+      <x:c r="D106" s="0">
+        <x:v>200.071</x:v>
+      </x:c>
+      <x:c r="E106" s="0">
+        <x:v>238.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="1">
+        <x:v>46036.927349537</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C107" s="0">
+        <x:v>4.71</x:v>
+      </x:c>
+      <x:c r="D107" s="0">
+        <x:v>198.786</x:v>
+      </x:c>
+      <x:c r="E107" s="0">
+        <x:v>236.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="1">
+        <x:v>46035.9279976852</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C108" s="0">
+        <x:v>5.37</x:v>
+      </x:c>
+      <x:c r="D108" s="0">
+        <x:v>203.784</x:v>
+      </x:c>
+      <x:c r="E108" s="0">
+        <x:v>242.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="1">
         <x:v>46034.927974537</x:v>
       </x:c>
-      <x:c r="B95" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C95" s="0">
+      <x:c r="B109" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C109" s="0">
         <x:v>5.84</x:v>
       </x:c>
-      <x:c r="D95" s="0">
+      <x:c r="D109" s="0">
         <x:v>207.035</x:v>
       </x:c>
-      <x:c r="E95" s="0">
+      <x:c r="E109" s="0">
         <x:v>246.47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>