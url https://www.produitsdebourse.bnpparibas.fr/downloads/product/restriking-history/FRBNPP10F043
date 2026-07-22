--- v7 (2026-06-25)
+++ v8 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R307936156de145d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/643d5a0ffbb846b19cb15a06b423dd74.psmdcp" Id="Rf7b80732ac07442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3184a622e3cc42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1350d6a32104a80b78f3159d45d2ae9.psmdcp" Id="R7f19a3bda1a54f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10F043</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,1899 +390,2205 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E109"/>
+  <x:dimension ref="A1:E127"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46197.9277662037</x:v>
+        <x:v>46224.9274537037</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>2.46</x:v>
+        <x:v>3.02</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>196.787</x:v>
+        <x:v>207.942</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>234.27</x:v>
+        <x:v>247.55</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46196.9275578704</x:v>
+        <x:v>46223.9277662037</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>2.46</x:v>
+        <x:v>3.17</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>196.652</x:v>
+        <x:v>209.992</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>234.11</x:v>
+        <x:v>249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46195.9274421296</x:v>
+        <x:v>46220.9276967593</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>2.39</x:v>
+        <x:v>3.01</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>195.544</x:v>
+        <x:v>207.673</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>232.79</x:v>
+        <x:v>247.23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46191.9273726852</x:v>
+        <x:v>46219.9276388889</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>3.15</x:v>
+        <x:v>3.19</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>205.288</x:v>
+        <x:v>209.908</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>244.39</x:v>
+        <x:v>249.89</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46190.9312615741</x:v>
+        <x:v>46218.9280439815</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>2.75</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>199.5</x:v>
+        <x:v>214.166</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>237.5</x:v>
+        <x:v>254.96</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46189.9283217593</x:v>
+        <x:v>46217.9281134259</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>3.33</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>206.64</x:v>
+        <x:v>207.892</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>246</x:v>
+        <x:v>247.49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46188.927337963</x:v>
+        <x:v>46216.9278587963</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>3.33</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>206.657</x:v>
+        <x:v>207.74</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>246.02</x:v>
+        <x:v>247.31</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46185.9273726852</x:v>
+        <x:v>46213.9268402778</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>2.89</x:v>
+        <x:v>2.96</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>200.382</x:v>
+        <x:v>206.086</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>238.55</x:v>
+        <x:v>245.34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46184.9272453704</x:v>
+        <x:v>46212.9353240741</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>3.08</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>202.868</x:v>
+        <x:v>207.514</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>241.51</x:v>
+        <x:v>247.04</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46183.9277777778</x:v>
+        <x:v>46211.9273958333</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
         <x:v>2.87</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>199.92</x:v>
+        <x:v>204.641</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>238</x:v>
+        <x:v>243.62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46182.9278703704</x:v>
+        <x:v>46210.9278356481</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>3.29</x:v>
+        <x:v>3.02</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>205.12</x:v>
+        <x:v>206.623</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>244.19</x:v>
+        <x:v>245.98</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46181.9276851852</x:v>
+        <x:v>46209.9310763889</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>3.37</x:v>
+        <x:v>2.91</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>205.985</x:v>
+        <x:v>205.094</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>245.22</x:v>
+        <x:v>244.16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46178.928125</x:v>
+        <x:v>46205.9310185185</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>3.43</x:v>
+        <x:v>2.83</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>206.665</x:v>
+        <x:v>203.843</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>246.03</x:v>
+        <x:v>242.67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46177.9271759259</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>4.05</x:v>
+        <x:v>2.78</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>213.184</x:v>
+        <x:v>203.028</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>253.79</x:v>
+        <x:v>241.7</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46176.927025463</x:v>
+        <x:v>46203.9448958333</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>3.77</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>210.017</x:v>
+        <x:v>200.206</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>250.02</x:v>
+        <x:v>238.34</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46175.9271875</x:v>
+        <x:v>46202.9289236111</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>4.33</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>215.477</x:v>
+        <x:v>201.718</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>256.52</x:v>
+        <x:v>240.14</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46174.9275925926</x:v>
+        <x:v>46199.9281712963</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>4.76</x:v>
+        <x:v>2.34</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>219.458</x:v>
+        <x:v>195.46</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>261.26</x:v>
+        <x:v>232.69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46171.9261458333</x:v>
+        <x:v>46198.9276388889</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>5.78</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>227.338</x:v>
+        <x:v>190.688</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>270.64</x:v>
+        <x:v>227.01</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46170.9273726852</x:v>
+        <x:v>46197.9277662037</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>6.16</x:v>
+        <x:v>2.46</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>230.16</x:v>
+        <x:v>196.787</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>274</x:v>
+        <x:v>234.27</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46169.9272685185</x:v>
+        <x:v>46196.9275578704</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>5.93</x:v>
+        <x:v>2.46</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>228.354</x:v>
+        <x:v>196.652</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>271.85</x:v>
+        <x:v>234.11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46168.9265740741</x:v>
+        <x:v>46195.9274421296</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>5.28</x:v>
+        <x:v>2.39</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>222.844</x:v>
+        <x:v>195.544</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>265.29</x:v>
+        <x:v>232.79</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46164.9272453704</x:v>
+        <x:v>46191.9273726852</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>5.41</x:v>
+        <x:v>3.15</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>223.709</x:v>
+        <x:v>205.288</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>266.32</x:v>
+        <x:v>244.39</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46163.9273958333</x:v>
+        <x:v>46190.9312615741</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>5.64</x:v>
+        <x:v>2.75</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>225.506</x:v>
+        <x:v>199.5</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>268.46</x:v>
+        <x:v>237.5</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46162.9272685185</x:v>
+        <x:v>46189.9283217593</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>5.3</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>222.608</x:v>
+        <x:v>206.64</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>265.01</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46161.9262731482</x:v>
+        <x:v>46188.927337963</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>4.78</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>217.846</x:v>
+        <x:v>206.657</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>259.34</x:v>
+        <x:v>246.02</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46160.9274421296</x:v>
+        <x:v>46185.9273726852</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>5.34</x:v>
+        <x:v>2.89</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>222.482</x:v>
+        <x:v>200.382</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>264.86</x:v>
+        <x:v>238.55</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46157.9303703704</x:v>
+        <x:v>46184.9272453704</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>5.28</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>221.878</x:v>
+        <x:v>202.868</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>264.14</x:v>
+        <x:v>241.51</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46156.9325115741</x:v>
+        <x:v>46183.9277777778</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>5.61</x:v>
+        <x:v>2.87</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>224.465</x:v>
+        <x:v>199.92</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>267.22</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46155.9267939815</x:v>
+        <x:v>46182.9278703704</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>5.93</x:v>
+        <x:v>3.29</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>226.909</x:v>
+        <x:v>205.12</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>270.13</x:v>
+        <x:v>244.19</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46154.9297685185</x:v>
+        <x:v>46181.9276851852</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>5.49</x:v>
+        <x:v>3.37</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>223.289</x:v>
+        <x:v>205.985</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>265.82</x:v>
+        <x:v>245.22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>5.84</x:v>
+        <x:v>3.43</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>225.952</x:v>
+        <x:v>206.665</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>268.99</x:v>
+        <x:v>246.03</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46150.9261111111</x:v>
+        <x:v>46177.9271759259</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>6.29</x:v>
+        <x:v>4.05</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>229.051</x:v>
+        <x:v>213.184</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>272.68</x:v>
+        <x:v>253.79</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46149.9272337963</x:v>
+        <x:v>46176.927025463</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>6.12</x:v>
+        <x:v>3.77</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>227.783</x:v>
+        <x:v>210.017</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>271.17</x:v>
+        <x:v>250.02</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46148.9269675926</x:v>
+        <x:v>46175.9271875</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>6.58</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>230.992</x:v>
+        <x:v>215.477</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>274.99</x:v>
+        <x:v>256.52</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46147.9267824074</x:v>
+        <x:v>46174.9275925926</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>6.42</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>229.782</x:v>
+        <x:v>219.458</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>273.55</x:v>
+        <x:v>261.26</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46171.9261458333</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>6.25</x:v>
+        <x:v>5.78</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>228.522</x:v>
+        <x:v>227.338</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>272.05</x:v>
+        <x:v>270.64</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46142.9271296296</x:v>
+        <x:v>46170.9273726852</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>5.53</x:v>
+        <x:v>6.16</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>222.65</x:v>
+        <x:v>230.16</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>265.06</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46141.9280671296</x:v>
+        <x:v>46169.9272685185</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>5.36</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>220.954</x:v>
+        <x:v>228.354</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>263.04</x:v>
+        <x:v>271.85</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46168.9265740741</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>5.04</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>218.148</x:v>
+        <x:v>222.844</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>259.7</x:v>
+        <x:v>265.29</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46139.9268518519</x:v>
+        <x:v>46164.9272453704</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>5.18</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>219.341</x:v>
+        <x:v>223.709</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>261.12</x:v>
+        <x:v>266.32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46136.9261805556</x:v>
+        <x:v>46163.9273958333</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>5.5</x:v>
+        <x:v>5.64</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>221.752</x:v>
+        <x:v>225.506</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>263.99</x:v>
+        <x:v>268.46</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46135.9259606482</x:v>
+        <x:v>46162.9272685185</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>4.68</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>214.267</x:v>
+        <x:v>222.608</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>255.08</x:v>
+        <x:v>265.01</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46134.9271296296</x:v>
+        <x:v>46161.9262731482</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>4.71</x:v>
+        <x:v>4.78</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>214.502</x:v>
+        <x:v>217.846</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>255.36</x:v>
+        <x:v>259.34</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46133.9273726852</x:v>
+        <x:v>46160.9274421296</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>4.25</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>209.924</x:v>
+        <x:v>222.482</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>249.91</x:v>
+        <x:v>264.86</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46132.9453472222</x:v>
+        <x:v>46157.9303703704</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>4.12</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>208.555</x:v>
+        <x:v>221.878</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>248.28</x:v>
+        <x:v>264.14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46156.9325115741</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>4.33</x:v>
+        <x:v>5.61</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>210.47</x:v>
+        <x:v>224.465</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>250.56</x:v>
+        <x:v>267.22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46128.9277546296</x:v>
+        <x:v>46155.9267939815</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>4.26</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>209.748</x:v>
+        <x:v>226.909</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>249.7</x:v>
+        <x:v>270.13</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46127.9275347222</x:v>
+        <x:v>46154.9297685185</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>4.16</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>208.74</x:v>
+        <x:v>223.289</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>248.5</x:v>
+        <x:v>265.82</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46126.9274305556</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>4.21</x:v>
+        <x:v>5.84</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>209.177</x:v>
+        <x:v>225.952</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>249.02</x:v>
+        <x:v>268.99</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46125.9276041667</x:v>
+        <x:v>46150.9261111111</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>3.54</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>201.508</x:v>
+        <x:v>229.051</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>239.89</x:v>
+        <x:v>272.68</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46122.9270023148</x:v>
+        <x:v>46149.9272337963</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>3.44</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>200.239</x:v>
+        <x:v>227.783</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>238.38</x:v>
+        <x:v>271.17</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46121.9262962963</x:v>
+        <x:v>46148.9269675926</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>3.13</x:v>
+        <x:v>6.58</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>196.266</x:v>
+        <x:v>230.992</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>233.65</x:v>
+        <x:v>274.99</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46120.9272685185</x:v>
+        <x:v>46147.9267824074</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>2.44</x:v>
+        <x:v>6.42</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>185.85</x:v>
+        <x:v>229.782</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>221.25</x:v>
+        <x:v>273.55</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46119.9276388889</x:v>
+        <x:v>46146.9260185185</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>2.08</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>179.567</x:v>
+        <x:v>228.522</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>213.77</x:v>
+        <x:v>272.05</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46114.9277083333</x:v>
+        <x:v>46142.9271296296</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>1.91</x:v>
+        <x:v>5.53</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>176.207</x:v>
+        <x:v>222.65</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>209.77</x:v>
+        <x:v>265.06</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46113.9274305556</x:v>
+        <x:v>46141.9280671296</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>1.94</x:v>
+        <x:v>5.36</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>176.879</x:v>
+        <x:v>220.954</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>210.57</x:v>
+        <x:v>263.04</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46111.9304513889</x:v>
+        <x:v>46140.9270833333</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>1.56</x:v>
+        <x:v>5.04</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>168.798</x:v>
+        <x:v>218.148</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>200.95</x:v>
+        <x:v>259.7</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46108.8851967593</x:v>
+        <x:v>46139.9268518519</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>1.5</x:v>
+        <x:v>5.18</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>167.446</x:v>
+        <x:v>219.341</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>199.34</x:v>
+        <x:v>261.12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46107.885</x:v>
+        <x:v>46136.9261805556</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>1.88</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>174.334</x:v>
+        <x:v>221.752</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>207.54</x:v>
+        <x:v>263.99</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46106.8850578704</x:v>
+        <x:v>46135.9259606482</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>2.08</x:v>
+        <x:v>4.68</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>177.836</x:v>
+        <x:v>214.267</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>211.71</x:v>
+        <x:v>255.08</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46134.9271296296</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>174.082</x:v>
+        <x:v>214.502</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>207.24</x:v>
+        <x:v>255.36</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46104.8850810185</x:v>
+        <x:v>46133.9273726852</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>2.02</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>176.518</x:v>
+        <x:v>209.924</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>210.14</x:v>
+        <x:v>249.91</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46101.8853356481</x:v>
+        <x:v>46132.9453472222</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>1.82</x:v>
+        <x:v>4.12</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>172.511</x:v>
+        <x:v>208.555</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>205.37</x:v>
+        <x:v>248.28</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46100.8877199074</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>1.98</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>175.358</x:v>
+        <x:v>210.47</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>208.76</x:v>
+        <x:v>250.56</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46099.8875694444</x:v>
+        <x:v>46128.9277546296</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>2.04</x:v>
+        <x:v>4.26</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>176.291</x:v>
+        <x:v>209.748</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>209.87</x:v>
+        <x:v>249.7</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46098.884525463</x:v>
+        <x:v>46127.9275347222</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>2.33</x:v>
+        <x:v>4.16</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>180.768</x:v>
+        <x:v>208.74</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>215.2</x:v>
+        <x:v>248.5</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46097.885775463</x:v>
+        <x:v>46126.9274305556</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>2.15</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>177.862</x:v>
+        <x:v>209.177</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>211.74</x:v>
+        <x:v>249.02</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46094.8846064815</x:v>
+        <x:v>46125.9276041667</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>1.97</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>174.443</x:v>
+        <x:v>201.508</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>207.67</x:v>
+        <x:v>239.89</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46093.8852777778</x:v>
+        <x:v>46122.9270023148</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>2.06</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>176.005</x:v>
+        <x:v>200.239</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>209.53</x:v>
+        <x:v>238.38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46092.884849537</x:v>
+        <x:v>46121.9262962963</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>2.22</x:v>
+        <x:v>3.13</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>178.626</x:v>
+        <x:v>196.266</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>212.65</x:v>
+        <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46091.8851157407</x:v>
+        <x:v>46120.9272685185</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>2.32</x:v>
+        <x:v>2.44</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>180.037</x:v>
+        <x:v>185.85</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>214.33</x:v>
+        <x:v>221.25</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46090.8887152778</x:v>
+        <x:v>46119.9276388889</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>2.27</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>179.332</x:v>
+        <x:v>179.567</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>213.49</x:v>
+        <x:v>213.77</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46087.9263888889</x:v>
+        <x:v>46114.9277083333</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>2.26</x:v>
+        <x:v>1.91</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>179.096</x:v>
+        <x:v>176.207</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>213.21</x:v>
+        <x:v>209.77</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46086.9326157407</x:v>
+        <x:v>46113.9274305556</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>2.61</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>183.91</x:v>
+        <x:v>176.879</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>218.94</x:v>
+        <x:v>210.57</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46085.9284722222</x:v>
+        <x:v>46111.9304513889</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>2.49</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>182.129</x:v>
+        <x:v>168.798</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>216.82</x:v>
+        <x:v>200.95</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46084.9255092593</x:v>
+        <x:v>46108.8851967593</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>2.09</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>175.333</x:v>
+        <x:v>167.446</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>208.73</x:v>
+        <x:v>199.34</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46083.9256481481</x:v>
+        <x:v>46107.885</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>2.07</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>175.048</x:v>
+        <x:v>174.334</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>208.39</x:v>
+        <x:v>207.54</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46080.9257638889</x:v>
+        <x:v>46106.8850578704</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>2.16</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>176.4</x:v>
+        <x:v>177.836</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>210</x:v>
+        <x:v>211.71</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46079.9258912037</x:v>
+        <x:v>46105.8848148148</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>2.06</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>174.653</x:v>
+        <x:v>174.082</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>207.92</x:v>
+        <x:v>207.24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46078.925787037</x:v>
+        <x:v>46104.8850810185</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.02</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>176.938</x:v>
+        <x:v>176.518</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>210.64</x:v>
+        <x:v>210.14</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46077.9255208333</x:v>
+        <x:v>46101.8853356481</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>2.1</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>175.19</x:v>
+        <x:v>172.511</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>208.56</x:v>
+        <x:v>205.37</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46073.9253472222</x:v>
+        <x:v>46100.8877199074</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>2.21</x:v>
+        <x:v>1.98</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>176.492</x:v>
+        <x:v>175.358</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>210.11</x:v>
+        <x:v>208.76</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46072.9253935185</x:v>
+        <x:v>46099.8875694444</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.04</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>172.082</x:v>
+        <x:v>176.291</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>204.86</x:v>
+        <x:v>209.87</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46071.9254513889</x:v>
+        <x:v>46098.884525463</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.33</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>172.024</x:v>
+        <x:v>180.768</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>204.79</x:v>
+        <x:v>215.2</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46070.9253356481</x:v>
+        <x:v>46097.885775463</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>1.79</x:v>
+        <x:v>2.15</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>168.966</x:v>
+        <x:v>177.862</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>201.15</x:v>
+        <x:v>211.74</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
-        <x:v>46066.9254861111</x:v>
+        <x:v>46094.8846064815</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>1.7</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D88" s="0">
-        <x:v>166.984</x:v>
+        <x:v>174.443</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>198.79</x:v>
+        <x:v>207.67</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1">
-        <x:v>46065.9253587963</x:v>
+        <x:v>46093.8852777778</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>1.74</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D89" s="0">
-        <x:v>167.664</x:v>
+        <x:v>176.005</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>199.6</x:v>
+        <x:v>209.53</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="1">
-        <x:v>46064.9256365741</x:v>
+        <x:v>46092.884849537</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>1.95</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="D90" s="0">
-        <x:v>171.427</x:v>
+        <x:v>178.626</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>204.08</x:v>
+        <x:v>212.65</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1">
-        <x:v>46063.9255208333</x:v>
+        <x:v>46091.8851157407</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D91" s="0">
-        <x:v>173.846</x:v>
+        <x:v>180.037</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>206.96</x:v>
+        <x:v>214.33</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1">
-        <x:v>46062.9247569444</x:v>
+        <x:v>46090.8887152778</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C92" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.27</x:v>
       </x:c>
       <x:c r="D92" s="0">
-        <x:v>175.325</x:v>
+        <x:v>179.332</x:v>
       </x:c>
       <x:c r="E92" s="0">
-        <x:v>208.72</x:v>
+        <x:v>213.49</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1">
-        <x:v>46058.9255324074</x:v>
+        <x:v>46087.9263888889</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>3.2</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D93" s="0">
-        <x:v>187.06</x:v>
+        <x:v>179.096</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>222.69</x:v>
+        <x:v>213.21</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1">
-        <x:v>46057.9258564815</x:v>
+        <x:v>46086.9326157407</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C94" s="0">
-        <x:v>4.11</x:v>
+        <x:v>2.61</x:v>
       </x:c>
       <x:c r="D94" s="0">
-        <x:v>195.712</x:v>
+        <x:v>183.91</x:v>
       </x:c>
       <x:c r="E94" s="0">
-        <x:v>232.99</x:v>
+        <x:v>218.94</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="1">
-        <x:v>46056.9428703704</x:v>
+        <x:v>46085.9284722222</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C95" s="0">
-        <x:v>4.66</x:v>
+        <x:v>2.49</x:v>
       </x:c>
       <x:c r="D95" s="0">
-        <x:v>200.441</x:v>
+        <x:v>182.129</x:v>
       </x:c>
       <x:c r="E95" s="0">
-        <x:v>238.62</x:v>
+        <x:v>216.82</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="1">
-        <x:v>46055.9254398148</x:v>
+        <x:v>46084.9255092593</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C96" s="0">
-        <x:v>5.13</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="D96" s="0">
-        <x:v>204.086</x:v>
+        <x:v>175.333</x:v>
       </x:c>
       <x:c r="E96" s="0">
-        <x:v>242.96</x:v>
+        <x:v>208.73</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="1">
-        <x:v>46051.9256481481</x:v>
+        <x:v>46083.9256481481</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C97" s="0">
-        <x:v>5.03</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="D97" s="0">
-        <x:v>203.053</x:v>
+        <x:v>175.048</x:v>
       </x:c>
       <x:c r="E97" s="0">
-        <x:v>241.73</x:v>
+        <x:v>208.39</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="1">
-        <x:v>46050.9251736111</x:v>
+        <x:v>46080.9257638889</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C98" s="0">
-        <x:v>5.17</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="D98" s="0">
-        <x:v>204.128</x:v>
+        <x:v>176.4</x:v>
       </x:c>
       <x:c r="E98" s="0">
-        <x:v>243.01</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="1">
-        <x:v>46049.9250231481</x:v>
+        <x:v>46079.9258912037</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C99" s="0">
-        <x:v>5.36</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D99" s="0">
-        <x:v>205.531</x:v>
+        <x:v>174.653</x:v>
       </x:c>
       <x:c r="E99" s="0">
-        <x:v>244.68</x:v>
+        <x:v>207.92</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="1">
-        <x:v>46048.9247916667</x:v>
+        <x:v>46078.925787037</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C100" s="0">
-        <x:v>4.74</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D100" s="0">
-        <x:v>200.273</x:v>
+        <x:v>176.938</x:v>
       </x:c>
       <x:c r="E100" s="0">
-        <x:v>238.42</x:v>
+        <x:v>210.64</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="1">
-        <x:v>46045.9251736111</x:v>
+        <x:v>46077.9255208333</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C101" s="0">
-        <x:v>4.83</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D101" s="0">
-        <x:v>200.894</x:v>
+        <x:v>175.19</x:v>
       </x:c>
       <x:c r="E101" s="0">
-        <x:v>239.16</x:v>
+        <x:v>208.56</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="1">
-        <x:v>46044.9246180556</x:v>
+        <x:v>46073.9253472222</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C102" s="0">
-        <x:v>4.38</x:v>
+        <x:v>2.21</x:v>
       </x:c>
       <x:c r="D102" s="0">
-        <x:v>196.846</x:v>
+        <x:v>176.492</x:v>
       </x:c>
       <x:c r="E102" s="0">
-        <x:v>234.34</x:v>
+        <x:v>210.11</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="1">
-        <x:v>46043.925474537</x:v>
+        <x:v>46072.9253935185</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C103" s="0">
-        <x:v>4.12</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D103" s="0">
-        <x:v>194.3</x:v>
+        <x:v>172.082</x:v>
       </x:c>
       <x:c r="E103" s="0">
-        <x:v>231.31</x:v>
+        <x:v>204.86</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="1">
-        <x:v>46042.9279050926</x:v>
+        <x:v>46071.9254513889</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C104" s="0">
-        <x:v>4.09</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D104" s="0">
-        <x:v>194.04</x:v>
+        <x:v>172.024</x:v>
       </x:c>
       <x:c r="E104" s="0">
-        <x:v>231</x:v>
+        <x:v>204.79</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="1">
-        <x:v>46038.9244097222</x:v>
+        <x:v>46070.9253356481</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C105" s="0">
-        <x:v>4.95</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D105" s="0">
-        <x:v>200.861</x:v>
+        <x:v>168.966</x:v>
       </x:c>
       <x:c r="E105" s="0">
-        <x:v>239.12</x:v>
+        <x:v>201.15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="1">
-        <x:v>46037.9281134259</x:v>
+        <x:v>46066.9254861111</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C106" s="0">
-        <x:v>4.86</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="D106" s="0">
-        <x:v>200.071</x:v>
+        <x:v>166.984</x:v>
       </x:c>
       <x:c r="E106" s="0">
-        <x:v>238.18</x:v>
+        <x:v>198.79</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="1">
-        <x:v>46036.927349537</x:v>
+        <x:v>46065.9253587963</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C107" s="0">
-        <x:v>4.71</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D107" s="0">
-        <x:v>198.786</x:v>
+        <x:v>167.664</x:v>
       </x:c>
       <x:c r="E107" s="0">
-        <x:v>236.65</x:v>
+        <x:v>199.6</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="1">
-        <x:v>46035.9279976852</x:v>
+        <x:v>46064.9256365741</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C108" s="0">
-        <x:v>5.37</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="D108" s="0">
-        <x:v>203.784</x:v>
+        <x:v>171.427</x:v>
       </x:c>
       <x:c r="E108" s="0">
-        <x:v>242.6</x:v>
+        <x:v>204.08</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="1">
+        <x:v>46063.9255208333</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C109" s="0">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="D109" s="0">
+        <x:v>173.846</x:v>
+      </x:c>
+      <x:c r="E109" s="0">
+        <x:v>206.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="1">
+        <x:v>46062.9247569444</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C110" s="0">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="D110" s="0">
+        <x:v>175.325</x:v>
+      </x:c>
+      <x:c r="E110" s="0">
+        <x:v>208.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="1">
+        <x:v>46058.9255324074</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C111" s="0">
+        <x:v>3.2</x:v>
+      </x:c>
+      <x:c r="D111" s="0">
+        <x:v>187.06</x:v>
+      </x:c>
+      <x:c r="E111" s="0">
+        <x:v>222.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="1">
+        <x:v>46057.9258564815</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C112" s="0">
+        <x:v>4.11</x:v>
+      </x:c>
+      <x:c r="D112" s="0">
+        <x:v>195.712</x:v>
+      </x:c>
+      <x:c r="E112" s="0">
+        <x:v>232.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="1">
+        <x:v>46056.9428703704</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C113" s="0">
+        <x:v>4.66</x:v>
+      </x:c>
+      <x:c r="D113" s="0">
+        <x:v>200.441</x:v>
+      </x:c>
+      <x:c r="E113" s="0">
+        <x:v>238.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="1">
+        <x:v>46055.9254398148</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C114" s="0">
+        <x:v>5.13</x:v>
+      </x:c>
+      <x:c r="D114" s="0">
+        <x:v>204.086</x:v>
+      </x:c>
+      <x:c r="E114" s="0">
+        <x:v>242.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="1">
+        <x:v>46051.9256481481</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C115" s="0">
+        <x:v>5.03</x:v>
+      </x:c>
+      <x:c r="D115" s="0">
+        <x:v>203.053</x:v>
+      </x:c>
+      <x:c r="E115" s="0">
+        <x:v>241.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="1">
+        <x:v>46050.9251736111</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C116" s="0">
+        <x:v>5.17</x:v>
+      </x:c>
+      <x:c r="D116" s="0">
+        <x:v>204.128</x:v>
+      </x:c>
+      <x:c r="E116" s="0">
+        <x:v>243.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="1">
+        <x:v>46049.9250231481</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C117" s="0">
+        <x:v>5.36</x:v>
+      </x:c>
+      <x:c r="D117" s="0">
+        <x:v>205.531</x:v>
+      </x:c>
+      <x:c r="E117" s="0">
+        <x:v>244.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="1">
+        <x:v>46048.9247916667</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C118" s="0">
+        <x:v>4.74</x:v>
+      </x:c>
+      <x:c r="D118" s="0">
+        <x:v>200.273</x:v>
+      </x:c>
+      <x:c r="E118" s="0">
+        <x:v>238.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="1">
+        <x:v>46045.9251736111</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C119" s="0">
+        <x:v>4.83</x:v>
+      </x:c>
+      <x:c r="D119" s="0">
+        <x:v>200.894</x:v>
+      </x:c>
+      <x:c r="E119" s="0">
+        <x:v>239.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="1">
+        <x:v>46044.9246180556</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C120" s="0">
+        <x:v>4.38</x:v>
+      </x:c>
+      <x:c r="D120" s="0">
+        <x:v>196.846</x:v>
+      </x:c>
+      <x:c r="E120" s="0">
+        <x:v>234.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="1">
+        <x:v>46043.925474537</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C121" s="0">
+        <x:v>4.12</x:v>
+      </x:c>
+      <x:c r="D121" s="0">
+        <x:v>194.3</x:v>
+      </x:c>
+      <x:c r="E121" s="0">
+        <x:v>231.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="1">
+        <x:v>46042.9279050926</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C122" s="0">
+        <x:v>4.09</x:v>
+      </x:c>
+      <x:c r="D122" s="0">
+        <x:v>194.04</x:v>
+      </x:c>
+      <x:c r="E122" s="0">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="1">
+        <x:v>46038.9244097222</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C123" s="0">
+        <x:v>4.95</x:v>
+      </x:c>
+      <x:c r="D123" s="0">
+        <x:v>200.861</x:v>
+      </x:c>
+      <x:c r="E123" s="0">
+        <x:v>239.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="1">
+        <x:v>46037.9281134259</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C124" s="0">
+        <x:v>4.86</x:v>
+      </x:c>
+      <x:c r="D124" s="0">
+        <x:v>200.071</x:v>
+      </x:c>
+      <x:c r="E124" s="0">
+        <x:v>238.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="1">
+        <x:v>46036.927349537</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C125" s="0">
+        <x:v>4.71</x:v>
+      </x:c>
+      <x:c r="D125" s="0">
+        <x:v>198.786</x:v>
+      </x:c>
+      <x:c r="E125" s="0">
+        <x:v>236.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="1">
+        <x:v>46035.9279976852</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C126" s="0">
+        <x:v>5.37</x:v>
+      </x:c>
+      <x:c r="D126" s="0">
+        <x:v>203.784</x:v>
+      </x:c>
+      <x:c r="E126" s="0">
+        <x:v>242.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="1">
         <x:v>46034.927974537</x:v>
       </x:c>
-      <x:c r="B109" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C109" s="0">
+      <x:c r="B127" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C127" s="0">
         <x:v>5.84</x:v>
       </x:c>
-      <x:c r="D109" s="0">
+      <x:c r="D127" s="0">
         <x:v>207.035</x:v>
       </x:c>
-      <x:c r="E109" s="0">
+      <x:c r="E127" s="0">
         <x:v>246.47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>