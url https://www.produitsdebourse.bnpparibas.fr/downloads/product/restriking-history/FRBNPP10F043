--- v8 (2026-07-22)
+++ v9 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3184a622e3cc42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1350d6a32104a80b78f3159d45d2ae9.psmdcp" Id="R7f19a3bda1a54f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e799d29efa44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53037145bf9243c6926c15356d522021.psmdcp" Id="R58786ff0123d4f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10F043</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,2205 +390,2511 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E127"/>
+  <x:dimension ref="A1:E145"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46224.9274537037</x:v>
+        <x:v>46248.9280671296</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>3.02</x:v>
+        <x:v>3.16</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>207.942</x:v>
+        <x:v>220.626</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>247.55</x:v>
+        <x:v>262.65</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46223.9277662037</x:v>
+        <x:v>46247.9270138889</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>3.17</x:v>
+        <x:v>3.31</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>209.992</x:v>
+        <x:v>222.709</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>249.99</x:v>
+        <x:v>265.13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46220.9276967593</x:v>
+        <x:v>46246.9279166667</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>3.01</x:v>
+        <x:v>3.45</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>207.673</x:v>
+        <x:v>224.515</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>247.23</x:v>
+        <x:v>267.28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46219.9276388889</x:v>
+        <x:v>46245.9263657407</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>3.19</x:v>
+        <x:v>3.81</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>209.908</x:v>
+        <x:v>228.707</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>249.89</x:v>
+        <x:v>272.27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46218.9280439815</x:v>
+        <x:v>46244.9273958333</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>3.54</x:v>
+        <x:v>4.26</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>214.166</x:v>
+        <x:v>233.596</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>254.96</x:v>
+        <x:v>278.09</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46217.9281134259</x:v>
+        <x:v>46241.9271990741</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>3.08</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>207.892</x:v>
+        <x:v>230.563</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>247.49</x:v>
+        <x:v>274.48</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46216.9278587963</x:v>
+        <x:v>46240.9345833333</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>3.07</x:v>
+        <x:v>3.85</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>207.74</x:v>
+        <x:v>228.698</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>247.31</x:v>
+        <x:v>272.26</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46213.9268402778</x:v>
+        <x:v>46239.927337963</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>2.96</x:v>
+        <x:v>3.88</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>206.086</x:v>
+        <x:v>229.026</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>245.34</x:v>
+        <x:v>272.65</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46212.9353240741</x:v>
+        <x:v>46238.9290972222</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>3.07</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>207.514</x:v>
+        <x:v>233.033</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>247.04</x:v>
+        <x:v>277.42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46211.9273958333</x:v>
+        <x:v>46237.9281481481</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>2.87</x:v>
+        <x:v>4.81</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>204.641</x:v>
+        <x:v>238.577</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>243.62</x:v>
+        <x:v>284.02</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46210.9278356481</x:v>
+        <x:v>46233.9277777778</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>3.02</x:v>
+        <x:v>2.23</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>206.623</x:v>
+        <x:v>197.82</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>245.98</x:v>
+        <x:v>235.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46209.9310763889</x:v>
+        <x:v>46233.9277777778</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>2.91</x:v>
+        <x:v>2.23</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>205.094</x:v>
+        <x:v>228.127</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>244.16</x:v>
+        <x:v>271.58</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46205.9310185185</x:v>
+        <x:v>46232.9279861111</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>2.83</x:v>
+        <x:v>1.87</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>203.843</x:v>
+        <x:v>190.386</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>242.67</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46204.9318287037</x:v>
+        <x:v>46231.9294097222</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>2.78</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>203.028</x:v>
+        <x:v>193.922</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>241.7</x:v>
+        <x:v>230.86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46203.9448958333</x:v>
+        <x:v>46230.9280092593</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>2.6</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>200.206</x:v>
+        <x:v>194.368</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>238.34</x:v>
+        <x:v>231.39</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46202.9289236111</x:v>
+        <x:v>46227.9293518519</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>2.7</x:v>
+        <x:v>2.12</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>201.718</x:v>
+        <x:v>194.972</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>240.14</x:v>
+        <x:v>232.11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46199.9281712963</x:v>
+        <x:v>46226.9278703704</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>2.34</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>195.46</x:v>
+        <x:v>196.274</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>232.69</x:v>
+        <x:v>233.66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46198.9276388889</x:v>
+        <x:v>46225.9375925926</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>2.08</x:v>
+        <x:v>2.85</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>190.688</x:v>
+        <x:v>205.674</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>227.01</x:v>
+        <x:v>244.85</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46197.9277662037</x:v>
+        <x:v>46224.9274537037</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>2.46</x:v>
+        <x:v>3.02</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>196.787</x:v>
+        <x:v>207.942</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>234.27</x:v>
+        <x:v>247.55</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46196.9275578704</x:v>
+        <x:v>46223.9277662037</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>2.46</x:v>
+        <x:v>3.17</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>196.652</x:v>
+        <x:v>209.992</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>234.11</x:v>
+        <x:v>249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46195.9274421296</x:v>
+        <x:v>46220.9276967593</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>2.39</x:v>
+        <x:v>3.01</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>195.544</x:v>
+        <x:v>207.673</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>232.79</x:v>
+        <x:v>247.23</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46191.9273726852</x:v>
+        <x:v>46219.9276388889</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>3.15</x:v>
+        <x:v>3.19</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>205.288</x:v>
+        <x:v>209.908</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>244.39</x:v>
+        <x:v>249.89</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46190.9312615741</x:v>
+        <x:v>46218.9280439815</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>2.75</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>199.5</x:v>
+        <x:v>214.166</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>237.5</x:v>
+        <x:v>254.96</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46189.9283217593</x:v>
+        <x:v>46217.9281134259</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>3.33</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>206.64</x:v>
+        <x:v>207.892</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>246</x:v>
+        <x:v>247.49</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46188.927337963</x:v>
+        <x:v>46216.9278587963</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>3.33</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>206.657</x:v>
+        <x:v>207.74</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>246.02</x:v>
+        <x:v>247.31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46185.9273726852</x:v>
+        <x:v>46213.9268402778</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>2.89</x:v>
+        <x:v>2.96</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>200.382</x:v>
+        <x:v>206.086</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>238.55</x:v>
+        <x:v>245.34</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46184.9272453704</x:v>
+        <x:v>46212.9353240741</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>3.08</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>202.868</x:v>
+        <x:v>207.514</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>241.51</x:v>
+        <x:v>247.04</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46183.9277777778</x:v>
+        <x:v>46211.9273958333</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
         <x:v>2.87</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>199.92</x:v>
+        <x:v>204.641</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>238</x:v>
+        <x:v>243.62</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46182.9278703704</x:v>
+        <x:v>46210.9278356481</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>3.29</x:v>
+        <x:v>3.02</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>205.12</x:v>
+        <x:v>206.623</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>244.19</x:v>
+        <x:v>245.98</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46181.9276851852</x:v>
+        <x:v>46209.9310763889</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>3.37</x:v>
+        <x:v>2.91</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>205.985</x:v>
+        <x:v>205.094</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>245.22</x:v>
+        <x:v>244.16</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46178.928125</x:v>
+        <x:v>46205.9310185185</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>3.43</x:v>
+        <x:v>2.83</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>206.665</x:v>
+        <x:v>203.843</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>246.03</x:v>
+        <x:v>242.67</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46177.9271759259</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>4.05</x:v>
+        <x:v>2.78</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>213.184</x:v>
+        <x:v>203.028</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>253.79</x:v>
+        <x:v>241.7</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46176.927025463</x:v>
+        <x:v>46203.9448958333</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>3.77</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>210.017</x:v>
+        <x:v>200.206</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>250.02</x:v>
+        <x:v>238.34</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46175.9271875</x:v>
+        <x:v>46202.9289236111</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>4.33</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>215.477</x:v>
+        <x:v>201.718</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>256.52</x:v>
+        <x:v>240.14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46174.9275925926</x:v>
+        <x:v>46199.9281712963</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>4.76</x:v>
+        <x:v>2.34</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>219.458</x:v>
+        <x:v>195.46</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>261.26</x:v>
+        <x:v>232.69</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46171.9261458333</x:v>
+        <x:v>46198.9276388889</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>5.78</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>227.338</x:v>
+        <x:v>190.688</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>270.64</x:v>
+        <x:v>227.01</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46170.9273726852</x:v>
+        <x:v>46197.9277662037</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>6.16</x:v>
+        <x:v>2.46</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>230.16</x:v>
+        <x:v>196.787</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>274</x:v>
+        <x:v>234.27</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46169.9272685185</x:v>
+        <x:v>46196.9275578704</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>5.93</x:v>
+        <x:v>2.46</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>228.354</x:v>
+        <x:v>196.652</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>271.85</x:v>
+        <x:v>234.11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46168.9265740741</x:v>
+        <x:v>46195.9274421296</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>5.28</x:v>
+        <x:v>2.39</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>222.844</x:v>
+        <x:v>195.544</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>265.29</x:v>
+        <x:v>232.79</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46164.9272453704</x:v>
+        <x:v>46191.9273726852</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>5.41</x:v>
+        <x:v>3.15</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>223.709</x:v>
+        <x:v>205.288</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>266.32</x:v>
+        <x:v>244.39</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46163.9273958333</x:v>
+        <x:v>46190.9312615741</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>5.64</x:v>
+        <x:v>2.75</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>225.506</x:v>
+        <x:v>199.5</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>268.46</x:v>
+        <x:v>237.5</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46162.9272685185</x:v>
+        <x:v>46189.9283217593</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>5.3</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>222.608</x:v>
+        <x:v>206.64</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>265.01</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46161.9262731482</x:v>
+        <x:v>46188.927337963</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>4.78</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>217.846</x:v>
+        <x:v>206.657</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>259.34</x:v>
+        <x:v>246.02</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46160.9274421296</x:v>
+        <x:v>46185.9273726852</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>5.34</x:v>
+        <x:v>2.89</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>222.482</x:v>
+        <x:v>200.382</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>264.86</x:v>
+        <x:v>238.55</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46157.9303703704</x:v>
+        <x:v>46184.9272453704</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>5.28</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>221.878</x:v>
+        <x:v>202.868</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>264.14</x:v>
+        <x:v>241.51</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46156.9325115741</x:v>
+        <x:v>46183.9277777778</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>5.61</x:v>
+        <x:v>2.87</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>224.465</x:v>
+        <x:v>199.92</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>267.22</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46155.9267939815</x:v>
+        <x:v>46182.9278703704</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>5.93</x:v>
+        <x:v>3.29</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>226.909</x:v>
+        <x:v>205.12</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>270.13</x:v>
+        <x:v>244.19</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46154.9297685185</x:v>
+        <x:v>46181.9276851852</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>5.49</x:v>
+        <x:v>3.37</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>223.289</x:v>
+        <x:v>205.985</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>265.82</x:v>
+        <x:v>245.22</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>5.84</x:v>
+        <x:v>3.43</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>225.952</x:v>
+        <x:v>206.665</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>268.99</x:v>
+        <x:v>246.03</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46150.9261111111</x:v>
+        <x:v>46177.9271759259</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>6.29</x:v>
+        <x:v>4.05</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>229.051</x:v>
+        <x:v>213.184</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>272.68</x:v>
+        <x:v>253.79</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46149.9272337963</x:v>
+        <x:v>46176.927025463</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>6.12</x:v>
+        <x:v>3.77</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>227.783</x:v>
+        <x:v>210.017</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>271.17</x:v>
+        <x:v>250.02</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46148.9269675926</x:v>
+        <x:v>46175.9271875</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>6.58</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>230.992</x:v>
+        <x:v>215.477</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>274.99</x:v>
+        <x:v>256.52</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46147.9267824074</x:v>
+        <x:v>46174.9275925926</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>6.42</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>229.782</x:v>
+        <x:v>219.458</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>273.55</x:v>
+        <x:v>261.26</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46171.9261458333</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>6.25</x:v>
+        <x:v>5.78</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>228.522</x:v>
+        <x:v>227.338</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>272.05</x:v>
+        <x:v>270.64</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46142.9271296296</x:v>
+        <x:v>46170.9273726852</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>5.53</x:v>
+        <x:v>6.16</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>222.65</x:v>
+        <x:v>230.16</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>265.06</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46141.9280671296</x:v>
+        <x:v>46169.9272685185</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>5.36</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>220.954</x:v>
+        <x:v>228.354</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>263.04</x:v>
+        <x:v>271.85</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46168.9265740741</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>5.04</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>218.148</x:v>
+        <x:v>222.844</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>259.7</x:v>
+        <x:v>265.29</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46139.9268518519</x:v>
+        <x:v>46164.9272453704</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>5.18</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>219.341</x:v>
+        <x:v>223.709</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>261.12</x:v>
+        <x:v>266.32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46136.9261805556</x:v>
+        <x:v>46163.9273958333</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>5.5</x:v>
+        <x:v>5.64</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>221.752</x:v>
+        <x:v>225.506</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>263.99</x:v>
+        <x:v>268.46</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46135.9259606482</x:v>
+        <x:v>46162.9272685185</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>4.68</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>214.267</x:v>
+        <x:v>222.608</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>255.08</x:v>
+        <x:v>265.01</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46134.9271296296</x:v>
+        <x:v>46161.9262731482</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>4.71</x:v>
+        <x:v>4.78</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>214.502</x:v>
+        <x:v>217.846</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>255.36</x:v>
+        <x:v>259.34</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46133.9273726852</x:v>
+        <x:v>46160.9274421296</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>4.25</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>209.924</x:v>
+        <x:v>222.482</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>249.91</x:v>
+        <x:v>264.86</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46132.9453472222</x:v>
+        <x:v>46157.9303703704</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>4.12</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>208.555</x:v>
+        <x:v>221.878</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>248.28</x:v>
+        <x:v>264.14</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46156.9325115741</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>4.33</x:v>
+        <x:v>5.61</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>210.47</x:v>
+        <x:v>224.465</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>250.56</x:v>
+        <x:v>267.22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46128.9277546296</x:v>
+        <x:v>46155.9267939815</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>4.26</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>209.748</x:v>
+        <x:v>226.909</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>249.7</x:v>
+        <x:v>270.13</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46127.9275347222</x:v>
+        <x:v>46154.9297685185</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>4.16</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>208.74</x:v>
+        <x:v>223.289</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>248.5</x:v>
+        <x:v>265.82</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46126.9274305556</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>4.21</x:v>
+        <x:v>5.84</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>209.177</x:v>
+        <x:v>225.952</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>249.02</x:v>
+        <x:v>268.99</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46125.9276041667</x:v>
+        <x:v>46150.9261111111</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>3.54</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>201.508</x:v>
+        <x:v>229.051</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>239.89</x:v>
+        <x:v>272.68</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46122.9270023148</x:v>
+        <x:v>46149.9272337963</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>3.44</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>200.239</x:v>
+        <x:v>227.783</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>238.38</x:v>
+        <x:v>271.17</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46121.9262962963</x:v>
+        <x:v>46148.9269675926</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>3.13</x:v>
+        <x:v>6.58</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>196.266</x:v>
+        <x:v>230.992</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>233.65</x:v>
+        <x:v>274.99</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46120.9272685185</x:v>
+        <x:v>46147.9267824074</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>2.44</x:v>
+        <x:v>6.42</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>185.85</x:v>
+        <x:v>229.782</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>221.25</x:v>
+        <x:v>273.55</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46119.9276388889</x:v>
+        <x:v>46146.9260185185</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>2.08</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>179.567</x:v>
+        <x:v>228.522</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>213.77</x:v>
+        <x:v>272.05</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46114.9277083333</x:v>
+        <x:v>46142.9271296296</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>1.91</x:v>
+        <x:v>5.53</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>176.207</x:v>
+        <x:v>222.65</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>209.77</x:v>
+        <x:v>265.06</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46113.9274305556</x:v>
+        <x:v>46141.9280671296</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>1.94</x:v>
+        <x:v>5.36</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>176.879</x:v>
+        <x:v>220.954</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>210.57</x:v>
+        <x:v>263.04</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46111.9304513889</x:v>
+        <x:v>46140.9270833333</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>1.56</x:v>
+        <x:v>5.04</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>168.798</x:v>
+        <x:v>218.148</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>200.95</x:v>
+        <x:v>259.7</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46108.8851967593</x:v>
+        <x:v>46139.9268518519</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>1.5</x:v>
+        <x:v>5.18</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>167.446</x:v>
+        <x:v>219.341</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>199.34</x:v>
+        <x:v>261.12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46107.885</x:v>
+        <x:v>46136.9261805556</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>1.88</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>174.334</x:v>
+        <x:v>221.752</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>207.54</x:v>
+        <x:v>263.99</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46106.8850578704</x:v>
+        <x:v>46135.9259606482</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>2.08</x:v>
+        <x:v>4.68</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>177.836</x:v>
+        <x:v>214.267</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>211.71</x:v>
+        <x:v>255.08</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46134.9271296296</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>174.082</x:v>
+        <x:v>214.502</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>207.24</x:v>
+        <x:v>255.36</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46104.8850810185</x:v>
+        <x:v>46133.9273726852</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>2.02</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>176.518</x:v>
+        <x:v>209.924</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>210.14</x:v>
+        <x:v>249.91</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46101.8853356481</x:v>
+        <x:v>46132.9453472222</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>1.82</x:v>
+        <x:v>4.12</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>172.511</x:v>
+        <x:v>208.555</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>205.37</x:v>
+        <x:v>248.28</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46100.8877199074</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>1.98</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>175.358</x:v>
+        <x:v>210.47</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>208.76</x:v>
+        <x:v>250.56</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46099.8875694444</x:v>
+        <x:v>46128.9277546296</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>2.04</x:v>
+        <x:v>4.26</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>176.291</x:v>
+        <x:v>209.748</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>209.87</x:v>
+        <x:v>249.7</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46098.884525463</x:v>
+        <x:v>46127.9275347222</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>2.33</x:v>
+        <x:v>4.16</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>180.768</x:v>
+        <x:v>208.74</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>215.2</x:v>
+        <x:v>248.5</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46097.885775463</x:v>
+        <x:v>46126.9274305556</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>2.15</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>177.862</x:v>
+        <x:v>209.177</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>211.74</x:v>
+        <x:v>249.02</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
-        <x:v>46094.8846064815</x:v>
+        <x:v>46125.9276041667</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>1.97</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="D88" s="0">
-        <x:v>174.443</x:v>
+        <x:v>201.508</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>207.67</x:v>
+        <x:v>239.89</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1">
-        <x:v>46093.8852777778</x:v>
+        <x:v>46122.9270023148</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>2.06</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="D89" s="0">
-        <x:v>176.005</x:v>
+        <x:v>200.239</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>209.53</x:v>
+        <x:v>238.38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="1">
-        <x:v>46092.884849537</x:v>
+        <x:v>46121.9262962963</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>2.22</x:v>
+        <x:v>3.13</x:v>
       </x:c>
       <x:c r="D90" s="0">
-        <x:v>178.626</x:v>
+        <x:v>196.266</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>212.65</x:v>
+        <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1">
-        <x:v>46091.8851157407</x:v>
+        <x:v>46120.9272685185</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>2.32</x:v>
+        <x:v>2.44</x:v>
       </x:c>
       <x:c r="D91" s="0">
-        <x:v>180.037</x:v>
+        <x:v>185.85</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>214.33</x:v>
+        <x:v>221.25</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1">
-        <x:v>46090.8887152778</x:v>
+        <x:v>46119.9276388889</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C92" s="0">
-        <x:v>2.27</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D92" s="0">
-        <x:v>179.332</x:v>
+        <x:v>179.567</x:v>
       </x:c>
       <x:c r="E92" s="0">
-        <x:v>213.49</x:v>
+        <x:v>213.77</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1">
-        <x:v>46087.9263888889</x:v>
+        <x:v>46114.9277083333</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>2.26</x:v>
+        <x:v>1.91</x:v>
       </x:c>
       <x:c r="D93" s="0">
-        <x:v>179.096</x:v>
+        <x:v>176.207</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>213.21</x:v>
+        <x:v>209.77</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1">
-        <x:v>46086.9326157407</x:v>
+        <x:v>46113.9274305556</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C94" s="0">
-        <x:v>2.61</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="D94" s="0">
-        <x:v>183.91</x:v>
+        <x:v>176.879</x:v>
       </x:c>
       <x:c r="E94" s="0">
-        <x:v>218.94</x:v>
+        <x:v>210.57</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="1">
-        <x:v>46085.9284722222</x:v>
+        <x:v>46111.9304513889</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C95" s="0">
-        <x:v>2.49</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="D95" s="0">
-        <x:v>182.129</x:v>
+        <x:v>168.798</x:v>
       </x:c>
       <x:c r="E95" s="0">
-        <x:v>216.82</x:v>
+        <x:v>200.95</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="1">
-        <x:v>46084.9255092593</x:v>
+        <x:v>46108.8851967593</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C96" s="0">
-        <x:v>2.09</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D96" s="0">
-        <x:v>175.333</x:v>
+        <x:v>167.446</x:v>
       </x:c>
       <x:c r="E96" s="0">
-        <x:v>208.73</x:v>
+        <x:v>199.34</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="1">
-        <x:v>46083.9256481481</x:v>
+        <x:v>46107.885</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C97" s="0">
-        <x:v>2.07</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D97" s="0">
-        <x:v>175.048</x:v>
+        <x:v>174.334</x:v>
       </x:c>
       <x:c r="E97" s="0">
-        <x:v>208.39</x:v>
+        <x:v>207.54</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="1">
-        <x:v>46080.9257638889</x:v>
+        <x:v>46106.8850578704</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C98" s="0">
-        <x:v>2.16</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D98" s="0">
-        <x:v>176.4</x:v>
+        <x:v>177.836</x:v>
       </x:c>
       <x:c r="E98" s="0">
-        <x:v>210</x:v>
+        <x:v>211.71</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="1">
-        <x:v>46079.9258912037</x:v>
+        <x:v>46105.8848148148</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C99" s="0">
-        <x:v>2.06</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D99" s="0">
-        <x:v>174.653</x:v>
+        <x:v>174.082</x:v>
       </x:c>
       <x:c r="E99" s="0">
-        <x:v>207.92</x:v>
+        <x:v>207.24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="1">
-        <x:v>46078.925787037</x:v>
+        <x:v>46104.8850810185</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C100" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.02</x:v>
       </x:c>
       <x:c r="D100" s="0">
-        <x:v>176.938</x:v>
+        <x:v>176.518</x:v>
       </x:c>
       <x:c r="E100" s="0">
-        <x:v>210.64</x:v>
+        <x:v>210.14</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="1">
-        <x:v>46077.9255208333</x:v>
+        <x:v>46101.8853356481</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C101" s="0">
-        <x:v>2.1</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D101" s="0">
-        <x:v>175.19</x:v>
+        <x:v>172.511</x:v>
       </x:c>
       <x:c r="E101" s="0">
-        <x:v>208.56</x:v>
+        <x:v>205.37</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="1">
-        <x:v>46073.9253472222</x:v>
+        <x:v>46100.8877199074</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C102" s="0">
-        <x:v>2.21</x:v>
+        <x:v>1.98</x:v>
       </x:c>
       <x:c r="D102" s="0">
-        <x:v>176.492</x:v>
+        <x:v>175.358</x:v>
       </x:c>
       <x:c r="E102" s="0">
-        <x:v>210.11</x:v>
+        <x:v>208.76</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="1">
-        <x:v>46072.9253935185</x:v>
+        <x:v>46099.8875694444</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C103" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.04</x:v>
       </x:c>
       <x:c r="D103" s="0">
-        <x:v>172.082</x:v>
+        <x:v>176.291</x:v>
       </x:c>
       <x:c r="E103" s="0">
-        <x:v>204.86</x:v>
+        <x:v>209.87</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="1">
-        <x:v>46071.9254513889</x:v>
+        <x:v>46098.884525463</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C104" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.33</x:v>
       </x:c>
       <x:c r="D104" s="0">
-        <x:v>172.024</x:v>
+        <x:v>180.768</x:v>
       </x:c>
       <x:c r="E104" s="0">
-        <x:v>204.79</x:v>
+        <x:v>215.2</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="1">
-        <x:v>46070.9253356481</x:v>
+        <x:v>46097.885775463</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C105" s="0">
-        <x:v>1.79</x:v>
+        <x:v>2.15</x:v>
       </x:c>
       <x:c r="D105" s="0">
-        <x:v>168.966</x:v>
+        <x:v>177.862</x:v>
       </x:c>
       <x:c r="E105" s="0">
-        <x:v>201.15</x:v>
+        <x:v>211.74</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="1">
-        <x:v>46066.9254861111</x:v>
+        <x:v>46094.8846064815</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C106" s="0">
-        <x:v>1.7</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D106" s="0">
-        <x:v>166.984</x:v>
+        <x:v>174.443</x:v>
       </x:c>
       <x:c r="E106" s="0">
-        <x:v>198.79</x:v>
+        <x:v>207.67</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="1">
-        <x:v>46065.9253587963</x:v>
+        <x:v>46093.8852777778</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C107" s="0">
-        <x:v>1.74</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D107" s="0">
-        <x:v>167.664</x:v>
+        <x:v>176.005</x:v>
       </x:c>
       <x:c r="E107" s="0">
-        <x:v>199.6</x:v>
+        <x:v>209.53</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="1">
-        <x:v>46064.9256365741</x:v>
+        <x:v>46092.884849537</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C108" s="0">
-        <x:v>1.95</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="D108" s="0">
-        <x:v>171.427</x:v>
+        <x:v>178.626</x:v>
       </x:c>
       <x:c r="E108" s="0">
-        <x:v>204.08</x:v>
+        <x:v>212.65</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="1">
-        <x:v>46063.9255208333</x:v>
+        <x:v>46091.8851157407</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C109" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D109" s="0">
-        <x:v>173.846</x:v>
+        <x:v>180.037</x:v>
       </x:c>
       <x:c r="E109" s="0">
-        <x:v>206.96</x:v>
+        <x:v>214.33</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="1">
-        <x:v>46062.9247569444</x:v>
+        <x:v>46090.8887152778</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C110" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.27</x:v>
       </x:c>
       <x:c r="D110" s="0">
-        <x:v>175.325</x:v>
+        <x:v>179.332</x:v>
       </x:c>
       <x:c r="E110" s="0">
-        <x:v>208.72</x:v>
+        <x:v>213.49</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="1">
-        <x:v>46058.9255324074</x:v>
+        <x:v>46087.9263888889</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C111" s="0">
-        <x:v>3.2</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D111" s="0">
-        <x:v>187.06</x:v>
+        <x:v>179.096</x:v>
       </x:c>
       <x:c r="E111" s="0">
-        <x:v>222.69</x:v>
+        <x:v>213.21</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="1">
-        <x:v>46057.9258564815</x:v>
+        <x:v>46086.9326157407</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C112" s="0">
-        <x:v>4.11</x:v>
+        <x:v>2.61</x:v>
       </x:c>
       <x:c r="D112" s="0">
-        <x:v>195.712</x:v>
+        <x:v>183.91</x:v>
       </x:c>
       <x:c r="E112" s="0">
-        <x:v>232.99</x:v>
+        <x:v>218.94</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="1">
-        <x:v>46056.9428703704</x:v>
+        <x:v>46085.9284722222</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C113" s="0">
-        <x:v>4.66</x:v>
+        <x:v>2.49</x:v>
       </x:c>
       <x:c r="D113" s="0">
-        <x:v>200.441</x:v>
+        <x:v>182.129</x:v>
       </x:c>
       <x:c r="E113" s="0">
-        <x:v>238.62</x:v>
+        <x:v>216.82</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="1">
-        <x:v>46055.9254398148</x:v>
+        <x:v>46084.9255092593</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C114" s="0">
-        <x:v>5.13</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="D114" s="0">
-        <x:v>204.086</x:v>
+        <x:v>175.333</x:v>
       </x:c>
       <x:c r="E114" s="0">
-        <x:v>242.96</x:v>
+        <x:v>208.73</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="1">
-        <x:v>46051.9256481481</x:v>
+        <x:v>46083.9256481481</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C115" s="0">
-        <x:v>5.03</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="D115" s="0">
-        <x:v>203.053</x:v>
+        <x:v>175.048</x:v>
       </x:c>
       <x:c r="E115" s="0">
-        <x:v>241.73</x:v>
+        <x:v>208.39</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="1">
-        <x:v>46050.9251736111</x:v>
+        <x:v>46080.9257638889</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C116" s="0">
-        <x:v>5.17</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="D116" s="0">
-        <x:v>204.128</x:v>
+        <x:v>176.4</x:v>
       </x:c>
       <x:c r="E116" s="0">
-        <x:v>243.01</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="1">
-        <x:v>46049.9250231481</x:v>
+        <x:v>46079.9258912037</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C117" s="0">
-        <x:v>5.36</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D117" s="0">
-        <x:v>205.531</x:v>
+        <x:v>174.653</x:v>
       </x:c>
       <x:c r="E117" s="0">
-        <x:v>244.68</x:v>
+        <x:v>207.92</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="1">
-        <x:v>46048.9247916667</x:v>
+        <x:v>46078.925787037</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C118" s="0">
-        <x:v>4.74</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D118" s="0">
-        <x:v>200.273</x:v>
+        <x:v>176.938</x:v>
       </x:c>
       <x:c r="E118" s="0">
-        <x:v>238.42</x:v>
+        <x:v>210.64</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="1">
-        <x:v>46045.9251736111</x:v>
+        <x:v>46077.9255208333</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C119" s="0">
-        <x:v>4.83</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D119" s="0">
-        <x:v>200.894</x:v>
+        <x:v>175.19</x:v>
       </x:c>
       <x:c r="E119" s="0">
-        <x:v>239.16</x:v>
+        <x:v>208.56</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="1">
-        <x:v>46044.9246180556</x:v>
+        <x:v>46073.9253472222</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C120" s="0">
-        <x:v>4.38</x:v>
+        <x:v>2.21</x:v>
       </x:c>
       <x:c r="D120" s="0">
-        <x:v>196.846</x:v>
+        <x:v>176.492</x:v>
       </x:c>
       <x:c r="E120" s="0">
-        <x:v>234.34</x:v>
+        <x:v>210.11</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="1">
-        <x:v>46043.925474537</x:v>
+        <x:v>46072.9253935185</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C121" s="0">
-        <x:v>4.12</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D121" s="0">
-        <x:v>194.3</x:v>
+        <x:v>172.082</x:v>
       </x:c>
       <x:c r="E121" s="0">
-        <x:v>231.31</x:v>
+        <x:v>204.86</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="1">
-        <x:v>46042.9279050926</x:v>
+        <x:v>46071.9254513889</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C122" s="0">
-        <x:v>4.09</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D122" s="0">
-        <x:v>194.04</x:v>
+        <x:v>172.024</x:v>
       </x:c>
       <x:c r="E122" s="0">
-        <x:v>231</x:v>
+        <x:v>204.79</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="1">
-        <x:v>46038.9244097222</x:v>
+        <x:v>46070.9253356481</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C123" s="0">
-        <x:v>4.95</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D123" s="0">
-        <x:v>200.861</x:v>
+        <x:v>168.966</x:v>
       </x:c>
       <x:c r="E123" s="0">
-        <x:v>239.12</x:v>
+        <x:v>201.15</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="1">
-        <x:v>46037.9281134259</x:v>
+        <x:v>46066.9254861111</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C124" s="0">
-        <x:v>4.86</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="D124" s="0">
-        <x:v>200.071</x:v>
+        <x:v>166.984</x:v>
       </x:c>
       <x:c r="E124" s="0">
-        <x:v>238.18</x:v>
+        <x:v>198.79</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="1">
-        <x:v>46036.927349537</x:v>
+        <x:v>46065.9253587963</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C125" s="0">
-        <x:v>4.71</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D125" s="0">
-        <x:v>198.786</x:v>
+        <x:v>167.664</x:v>
       </x:c>
       <x:c r="E125" s="0">
-        <x:v>236.65</x:v>
+        <x:v>199.6</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="1">
-        <x:v>46035.9279976852</x:v>
+        <x:v>46064.9256365741</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C126" s="0">
-        <x:v>5.37</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="D126" s="0">
-        <x:v>203.784</x:v>
+        <x:v>171.427</x:v>
       </x:c>
       <x:c r="E126" s="0">
-        <x:v>242.6</x:v>
+        <x:v>204.08</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="1">
+        <x:v>46063.9255208333</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C127" s="0">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="D127" s="0">
+        <x:v>173.846</x:v>
+      </x:c>
+      <x:c r="E127" s="0">
+        <x:v>206.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="1">
+        <x:v>46062.9247569444</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C128" s="0">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="D128" s="0">
+        <x:v>175.325</x:v>
+      </x:c>
+      <x:c r="E128" s="0">
+        <x:v>208.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="1">
+        <x:v>46058.9255324074</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C129" s="0">
+        <x:v>3.2</x:v>
+      </x:c>
+      <x:c r="D129" s="0">
+        <x:v>187.06</x:v>
+      </x:c>
+      <x:c r="E129" s="0">
+        <x:v>222.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="1">
+        <x:v>46057.9258564815</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C130" s="0">
+        <x:v>4.11</x:v>
+      </x:c>
+      <x:c r="D130" s="0">
+        <x:v>195.712</x:v>
+      </x:c>
+      <x:c r="E130" s="0">
+        <x:v>232.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="1">
+        <x:v>46056.9428703704</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C131" s="0">
+        <x:v>4.66</x:v>
+      </x:c>
+      <x:c r="D131" s="0">
+        <x:v>200.441</x:v>
+      </x:c>
+      <x:c r="E131" s="0">
+        <x:v>238.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="1">
+        <x:v>46055.9254398148</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C132" s="0">
+        <x:v>5.13</x:v>
+      </x:c>
+      <x:c r="D132" s="0">
+        <x:v>204.086</x:v>
+      </x:c>
+      <x:c r="E132" s="0">
+        <x:v>242.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="1">
+        <x:v>46051.9256481481</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C133" s="0">
+        <x:v>5.03</x:v>
+      </x:c>
+      <x:c r="D133" s="0">
+        <x:v>203.053</x:v>
+      </x:c>
+      <x:c r="E133" s="0">
+        <x:v>241.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="1">
+        <x:v>46050.9251736111</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C134" s="0">
+        <x:v>5.17</x:v>
+      </x:c>
+      <x:c r="D134" s="0">
+        <x:v>204.128</x:v>
+      </x:c>
+      <x:c r="E134" s="0">
+        <x:v>243.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="1">
+        <x:v>46049.9250231481</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C135" s="0">
+        <x:v>5.36</x:v>
+      </x:c>
+      <x:c r="D135" s="0">
+        <x:v>205.531</x:v>
+      </x:c>
+      <x:c r="E135" s="0">
+        <x:v>244.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="1">
+        <x:v>46048.9247916667</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C136" s="0">
+        <x:v>4.74</x:v>
+      </x:c>
+      <x:c r="D136" s="0">
+        <x:v>200.273</x:v>
+      </x:c>
+      <x:c r="E136" s="0">
+        <x:v>238.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:5">
+      <x:c r="A137" s="1">
+        <x:v>46045.9251736111</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C137" s="0">
+        <x:v>4.83</x:v>
+      </x:c>
+      <x:c r="D137" s="0">
+        <x:v>200.894</x:v>
+      </x:c>
+      <x:c r="E137" s="0">
+        <x:v>239.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:5">
+      <x:c r="A138" s="1">
+        <x:v>46044.9246180556</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C138" s="0">
+        <x:v>4.38</x:v>
+      </x:c>
+      <x:c r="D138" s="0">
+        <x:v>196.846</x:v>
+      </x:c>
+      <x:c r="E138" s="0">
+        <x:v>234.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:5">
+      <x:c r="A139" s="1">
+        <x:v>46043.925474537</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C139" s="0">
+        <x:v>4.12</x:v>
+      </x:c>
+      <x:c r="D139" s="0">
+        <x:v>194.3</x:v>
+      </x:c>
+      <x:c r="E139" s="0">
+        <x:v>231.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:5">
+      <x:c r="A140" s="1">
+        <x:v>46042.9279050926</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C140" s="0">
+        <x:v>4.09</x:v>
+      </x:c>
+      <x:c r="D140" s="0">
+        <x:v>194.04</x:v>
+      </x:c>
+      <x:c r="E140" s="0">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:5">
+      <x:c r="A141" s="1">
+        <x:v>46038.9244097222</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C141" s="0">
+        <x:v>4.95</x:v>
+      </x:c>
+      <x:c r="D141" s="0">
+        <x:v>200.861</x:v>
+      </x:c>
+      <x:c r="E141" s="0">
+        <x:v>239.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:5">
+      <x:c r="A142" s="1">
+        <x:v>46037.9281134259</x:v>
+      </x:c>
+      <x:c r="B142" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C142" s="0">
+        <x:v>4.86</x:v>
+      </x:c>
+      <x:c r="D142" s="0">
+        <x:v>200.071</x:v>
+      </x:c>
+      <x:c r="E142" s="0">
+        <x:v>238.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:5">
+      <x:c r="A143" s="1">
+        <x:v>46036.927349537</x:v>
+      </x:c>
+      <x:c r="B143" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C143" s="0">
+        <x:v>4.71</x:v>
+      </x:c>
+      <x:c r="D143" s="0">
+        <x:v>198.786</x:v>
+      </x:c>
+      <x:c r="E143" s="0">
+        <x:v>236.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:5">
+      <x:c r="A144" s="1">
+        <x:v>46035.9279976852</x:v>
+      </x:c>
+      <x:c r="B144" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C144" s="0">
+        <x:v>5.37</x:v>
+      </x:c>
+      <x:c r="D144" s="0">
+        <x:v>203.784</x:v>
+      </x:c>
+      <x:c r="E144" s="0">
+        <x:v>242.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:5">
+      <x:c r="A145" s="1">
         <x:v>46034.927974537</x:v>
       </x:c>
-      <x:c r="B127" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C127" s="0">
+      <x:c r="B145" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C145" s="0">
         <x:v>5.84</x:v>
       </x:c>
-      <x:c r="D127" s="0">
+      <x:c r="D145" s="0">
         <x:v>207.035</x:v>
       </x:c>
-      <x:c r="E127" s="0">
+      <x:c r="E145" s="0">
         <x:v>246.47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>