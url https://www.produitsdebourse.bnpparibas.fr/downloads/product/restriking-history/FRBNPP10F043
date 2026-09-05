--- v9 (2026-08-15)
+++ v10 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e799d29efa44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53037145bf9243c6926c15356d522021.psmdcp" Id="R58786ff0123d4f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df7b17d7309412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e60ccfc7541436b800f588384626aef.psmdcp" Id="R49c3204349cd49c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10F043</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>
@@ -390,2511 +390,2766 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E145"/>
+  <x:dimension ref="A1:E160"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1">
-        <x:v>46248.9280671296</x:v>
+        <x:v>46269.9297685185</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0">
-        <x:v>3.16</x:v>
+        <x:v>2.74</x:v>
       </x:c>
       <x:c r="D3" s="0">
-        <x:v>220.626</x:v>
+        <x:v>217.148</x:v>
       </x:c>
       <x:c r="E3" s="0">
-        <x:v>262.65</x:v>
+        <x:v>258.51</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1">
-        <x:v>46247.9270138889</x:v>
+        <x:v>46268.9301388889</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="0">
-        <x:v>3.31</x:v>
+        <x:v>2.76</x:v>
       </x:c>
       <x:c r="D4" s="0">
-        <x:v>222.709</x:v>
+        <x:v>217.476</x:v>
       </x:c>
       <x:c r="E4" s="0">
-        <x:v>265.13</x:v>
+        <x:v>258.9</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="1">
-        <x:v>46246.9279166667</x:v>
+        <x:v>46267.9300810185</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="0">
-        <x:v>3.45</x:v>
+        <x:v>2.57</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>224.515</x:v>
+        <x:v>214.183</x:v>
       </x:c>
       <x:c r="E5" s="0">
-        <x:v>267.28</x:v>
+        <x:v>254.98</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="1">
-        <x:v>46245.9263657407</x:v>
+        <x:v>46266.9297916667</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="0">
-        <x:v>3.81</x:v>
+        <x:v>2.57</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>228.707</x:v>
+        <x:v>214.133</x:v>
       </x:c>
       <x:c r="E6" s="0">
-        <x:v>272.27</x:v>
+        <x:v>254.92</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="1">
-        <x:v>46244.9273958333</x:v>
+        <x:v>46265.9289467593</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0">
-        <x:v>4.26</x:v>
+        <x:v>2.83</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>233.596</x:v>
+        <x:v>218.207</x:v>
       </x:c>
       <x:c r="E7" s="0">
-        <x:v>278.09</x:v>
+        <x:v>259.77</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="1">
-        <x:v>46241.9271990741</x:v>
+        <x:v>46262.9295833333</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="0">
-        <x:v>4</x:v>
+        <x:v>3.25</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>230.563</x:v>
+        <x:v>223.801</x:v>
       </x:c>
       <x:c r="E8" s="0">
-        <x:v>274.48</x:v>
+        <x:v>266.43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="1">
-        <x:v>46240.9345833333</x:v>
+        <x:v>46261.9299768519</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="0">
-        <x:v>3.85</x:v>
+        <x:v>2.71</x:v>
       </x:c>
       <x:c r="D9" s="0">
-        <x:v>228.698</x:v>
+        <x:v>215.258</x:v>
       </x:c>
       <x:c r="E9" s="0">
-        <x:v>272.26</x:v>
+        <x:v>256.26</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="1">
-        <x:v>46239.927337963</x:v>
+        <x:v>46260.9293518519</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="0">
-        <x:v>3.88</x:v>
+        <x:v>2.94</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>229.026</x:v>
+        <x:v>218.635</x:v>
       </x:c>
       <x:c r="E10" s="0">
-        <x:v>272.65</x:v>
+        <x:v>260.28</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="1">
-        <x:v>46238.9290972222</x:v>
+        <x:v>46259.929537037</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="0">
-        <x:v>4.25</x:v>
+        <x:v>2.99</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>233.033</x:v>
+        <x:v>219.29</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>277.42</x:v>
+        <x:v>261.06</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="1">
-        <x:v>46237.9281481481</x:v>
+        <x:v>46258.9293981481</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="0">
-        <x:v>4.81</x:v>
+        <x:v>3.05</x:v>
       </x:c>
       <x:c r="D12" s="0">
-        <x:v>238.577</x:v>
+        <x:v>220.139</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>284.02</x:v>
+        <x:v>262.07</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="1">
-        <x:v>46233.9277777778</x:v>
+        <x:v>46255.9293634259</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="0">
-        <x:v>2.23</x:v>
+        <x:v>2.87</x:v>
       </x:c>
       <x:c r="D13" s="0">
-        <x:v>197.82</x:v>
+        <x:v>217.249</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>235.5</x:v>
+        <x:v>258.63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="1">
-        <x:v>46233.9277777778</x:v>
+        <x:v>46254.9293402778</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="0">
-        <x:v>2.23</x:v>
+        <x:v>2.96</x:v>
       </x:c>
       <x:c r="D14" s="0">
-        <x:v>228.127</x:v>
+        <x:v>218.492</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>271.58</x:v>
+        <x:v>260.11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="1">
-        <x:v>46232.9279861111</x:v>
+        <x:v>46253.9349884259</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0">
-        <x:v>1.87</x:v>
+        <x:v>3.32</x:v>
       </x:c>
       <x:c r="D15" s="0">
-        <x:v>190.386</x:v>
+        <x:v>223.306</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>226.65</x:v>
+        <x:v>265.84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="1">
-        <x:v>46231.9294097222</x:v>
+        <x:v>46252.9314467593</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="0">
-        <x:v>2.06</x:v>
+        <x:v>2.95</x:v>
       </x:c>
       <x:c r="D16" s="0">
-        <x:v>193.922</x:v>
+        <x:v>217.938</x:v>
       </x:c>
       <x:c r="E16" s="0">
-        <x:v>230.86</x:v>
+        <x:v>259.45</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="1">
-        <x:v>46230.9280092593</x:v>
+        <x:v>46251.9276041667</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="0">
-        <x:v>2.08</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="D17" s="0">
-        <x:v>194.368</x:v>
+        <x:v>219.5</x:v>
       </x:c>
       <x:c r="E17" s="0">
-        <x:v>231.39</x:v>
+        <x:v>261.31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="1">
-        <x:v>46227.9293518519</x:v>
+        <x:v>46248.9280671296</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="0">
-        <x:v>2.12</x:v>
+        <x:v>3.16</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>194.972</x:v>
+        <x:v>220.626</x:v>
       </x:c>
       <x:c r="E18" s="0">
-        <x:v>232.11</x:v>
+        <x:v>262.65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="1">
-        <x:v>46226.9278703704</x:v>
+        <x:v>46247.9270138889</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="0">
-        <x:v>2.2</x:v>
+        <x:v>3.31</x:v>
       </x:c>
       <x:c r="D19" s="0">
-        <x:v>196.274</x:v>
+        <x:v>222.709</x:v>
       </x:c>
       <x:c r="E19" s="0">
-        <x:v>233.66</x:v>
+        <x:v>265.13</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="1">
-        <x:v>46225.9375925926</x:v>
+        <x:v>46246.9279166667</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="0">
-        <x:v>2.85</x:v>
+        <x:v>3.45</x:v>
       </x:c>
       <x:c r="D20" s="0">
-        <x:v>205.674</x:v>
+        <x:v>224.515</x:v>
       </x:c>
       <x:c r="E20" s="0">
-        <x:v>244.85</x:v>
+        <x:v>267.28</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="1">
-        <x:v>46224.9274537037</x:v>
+        <x:v>46245.9263657407</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="0">
-        <x:v>3.02</x:v>
+        <x:v>3.81</x:v>
       </x:c>
       <x:c r="D21" s="0">
-        <x:v>207.942</x:v>
+        <x:v>228.707</x:v>
       </x:c>
       <x:c r="E21" s="0">
-        <x:v>247.55</x:v>
+        <x:v>272.27</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="1">
-        <x:v>46223.9277662037</x:v>
+        <x:v>46244.9273958333</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="0">
-        <x:v>3.17</x:v>
+        <x:v>4.26</x:v>
       </x:c>
       <x:c r="D22" s="0">
-        <x:v>209.992</x:v>
+        <x:v>233.596</x:v>
       </x:c>
       <x:c r="E22" s="0">
-        <x:v>249.99</x:v>
+        <x:v>278.09</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="1">
-        <x:v>46220.9276967593</x:v>
+        <x:v>46241.9271990741</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="0">
-        <x:v>3.01</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="D23" s="0">
-        <x:v>207.673</x:v>
+        <x:v>230.563</x:v>
       </x:c>
       <x:c r="E23" s="0">
-        <x:v>247.23</x:v>
+        <x:v>274.48</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="1">
-        <x:v>46219.9276388889</x:v>
+        <x:v>46240.9345833333</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="0">
-        <x:v>3.19</x:v>
+        <x:v>3.85</x:v>
       </x:c>
       <x:c r="D24" s="0">
-        <x:v>209.908</x:v>
+        <x:v>228.698</x:v>
       </x:c>
       <x:c r="E24" s="0">
-        <x:v>249.89</x:v>
+        <x:v>272.26</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="1">
-        <x:v>46218.9280439815</x:v>
+        <x:v>46239.927337963</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="0">
-        <x:v>3.54</x:v>
+        <x:v>3.88</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>214.166</x:v>
+        <x:v>229.026</x:v>
       </x:c>
       <x:c r="E25" s="0">
-        <x:v>254.96</x:v>
+        <x:v>272.65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="1">
-        <x:v>46217.9281134259</x:v>
+        <x:v>46238.9290972222</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="0">
-        <x:v>3.08</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="D26" s="0">
-        <x:v>207.892</x:v>
+        <x:v>233.033</x:v>
       </x:c>
       <x:c r="E26" s="0">
-        <x:v>247.49</x:v>
+        <x:v>277.42</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="1">
-        <x:v>46216.9278587963</x:v>
+        <x:v>46237.9281481481</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27" s="0">
-        <x:v>3.07</x:v>
+        <x:v>4.81</x:v>
       </x:c>
       <x:c r="D27" s="0">
-        <x:v>207.74</x:v>
+        <x:v>238.577</x:v>
       </x:c>
       <x:c r="E27" s="0">
-        <x:v>247.31</x:v>
+        <x:v>284.02</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="1">
-        <x:v>46213.9268402778</x:v>
+        <x:v>46233.9277777778</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="0">
-        <x:v>2.96</x:v>
+        <x:v>2.23</x:v>
       </x:c>
       <x:c r="D28" s="0">
-        <x:v>206.086</x:v>
+        <x:v>197.82</x:v>
       </x:c>
       <x:c r="E28" s="0">
-        <x:v>245.34</x:v>
+        <x:v>235.5</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="1">
-        <x:v>46212.9353240741</x:v>
+        <x:v>46233.9277777778</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29" s="0">
-        <x:v>3.07</x:v>
+        <x:v>2.23</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>207.514</x:v>
+        <x:v>228.127</x:v>
       </x:c>
       <x:c r="E29" s="0">
-        <x:v>247.04</x:v>
+        <x:v>271.58</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="1">
-        <x:v>46211.9273958333</x:v>
+        <x:v>46232.9279861111</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="0">
-        <x:v>2.87</x:v>
+        <x:v>1.87</x:v>
       </x:c>
       <x:c r="D30" s="0">
-        <x:v>204.641</x:v>
+        <x:v>190.386</x:v>
       </x:c>
       <x:c r="E30" s="0">
-        <x:v>243.62</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="1">
-        <x:v>46210.9278356481</x:v>
+        <x:v>46231.9294097222</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C31" s="0">
-        <x:v>3.02</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>206.623</x:v>
+        <x:v>193.922</x:v>
       </x:c>
       <x:c r="E31" s="0">
-        <x:v>245.98</x:v>
+        <x:v>230.86</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="1">
-        <x:v>46209.9310763889</x:v>
+        <x:v>46230.9280092593</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0">
-        <x:v>2.91</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D32" s="0">
-        <x:v>205.094</x:v>
+        <x:v>194.368</x:v>
       </x:c>
       <x:c r="E32" s="0">
-        <x:v>244.16</x:v>
+        <x:v>231.39</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="1">
-        <x:v>46205.9310185185</x:v>
+        <x:v>46227.9293518519</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0">
-        <x:v>2.83</x:v>
+        <x:v>2.12</x:v>
       </x:c>
       <x:c r="D33" s="0">
-        <x:v>203.843</x:v>
+        <x:v>194.972</x:v>
       </x:c>
       <x:c r="E33" s="0">
-        <x:v>242.67</x:v>
+        <x:v>232.11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="1">
-        <x:v>46204.9318287037</x:v>
+        <x:v>46226.9278703704</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0">
-        <x:v>2.78</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>203.028</x:v>
+        <x:v>196.274</x:v>
       </x:c>
       <x:c r="E34" s="0">
-        <x:v>241.7</x:v>
+        <x:v>233.66</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="1">
-        <x:v>46203.9448958333</x:v>
+        <x:v>46225.9375925926</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="0">
-        <x:v>2.6</x:v>
+        <x:v>2.85</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>200.206</x:v>
+        <x:v>205.674</x:v>
       </x:c>
       <x:c r="E35" s="0">
-        <x:v>238.34</x:v>
+        <x:v>244.85</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="1">
-        <x:v>46202.9289236111</x:v>
+        <x:v>46224.9274537037</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C36" s="0">
-        <x:v>2.7</x:v>
+        <x:v>3.02</x:v>
       </x:c>
       <x:c r="D36" s="0">
-        <x:v>201.718</x:v>
+        <x:v>207.942</x:v>
       </x:c>
       <x:c r="E36" s="0">
-        <x:v>240.14</x:v>
+        <x:v>247.55</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="1">
-        <x:v>46199.9281712963</x:v>
+        <x:v>46223.9277662037</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C37" s="0">
-        <x:v>2.34</x:v>
+        <x:v>3.17</x:v>
       </x:c>
       <x:c r="D37" s="0">
-        <x:v>195.46</x:v>
+        <x:v>209.992</x:v>
       </x:c>
       <x:c r="E37" s="0">
-        <x:v>232.69</x:v>
+        <x:v>249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="1">
-        <x:v>46198.9276388889</x:v>
+        <x:v>46220.9276967593</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="0">
-        <x:v>2.08</x:v>
+        <x:v>3.01</x:v>
       </x:c>
       <x:c r="D38" s="0">
-        <x:v>190.688</x:v>
+        <x:v>207.673</x:v>
       </x:c>
       <x:c r="E38" s="0">
-        <x:v>227.01</x:v>
+        <x:v>247.23</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="1">
-        <x:v>46197.9277662037</x:v>
+        <x:v>46219.9276388889</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="0">
-        <x:v>2.46</x:v>
+        <x:v>3.19</x:v>
       </x:c>
       <x:c r="D39" s="0">
-        <x:v>196.787</x:v>
+        <x:v>209.908</x:v>
       </x:c>
       <x:c r="E39" s="0">
-        <x:v>234.27</x:v>
+        <x:v>249.89</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="1">
-        <x:v>46196.9275578704</x:v>
+        <x:v>46218.9280439815</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C40" s="0">
-        <x:v>2.46</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="D40" s="0">
-        <x:v>196.652</x:v>
+        <x:v>214.166</x:v>
       </x:c>
       <x:c r="E40" s="0">
-        <x:v>234.11</x:v>
+        <x:v>254.96</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="1">
-        <x:v>46195.9274421296</x:v>
+        <x:v>46217.9281134259</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="0">
-        <x:v>2.39</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="D41" s="0">
-        <x:v>195.544</x:v>
+        <x:v>207.892</x:v>
       </x:c>
       <x:c r="E41" s="0">
-        <x:v>232.79</x:v>
+        <x:v>247.49</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="1">
-        <x:v>46191.9273726852</x:v>
+        <x:v>46216.9278587963</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="0">
-        <x:v>3.15</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="D42" s="0">
-        <x:v>205.288</x:v>
+        <x:v>207.74</x:v>
       </x:c>
       <x:c r="E42" s="0">
-        <x:v>244.39</x:v>
+        <x:v>247.31</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="1">
-        <x:v>46190.9312615741</x:v>
+        <x:v>46213.9268402778</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="0">
-        <x:v>2.75</x:v>
+        <x:v>2.96</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>199.5</x:v>
+        <x:v>206.086</x:v>
       </x:c>
       <x:c r="E43" s="0">
-        <x:v>237.5</x:v>
+        <x:v>245.34</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="1">
-        <x:v>46189.9283217593</x:v>
+        <x:v>46212.9353240741</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="0">
-        <x:v>3.33</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="D44" s="0">
-        <x:v>206.64</x:v>
+        <x:v>207.514</x:v>
       </x:c>
       <x:c r="E44" s="0">
-        <x:v>246</x:v>
+        <x:v>247.04</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="1">
-        <x:v>46188.927337963</x:v>
+        <x:v>46211.9273958333</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="0">
-        <x:v>3.33</x:v>
+        <x:v>2.87</x:v>
       </x:c>
       <x:c r="D45" s="0">
-        <x:v>206.657</x:v>
+        <x:v>204.641</x:v>
       </x:c>
       <x:c r="E45" s="0">
-        <x:v>246.02</x:v>
+        <x:v>243.62</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="1">
-        <x:v>46185.9273726852</x:v>
+        <x:v>46210.9278356481</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="0">
-        <x:v>2.89</x:v>
+        <x:v>3.02</x:v>
       </x:c>
       <x:c r="D46" s="0">
-        <x:v>200.382</x:v>
+        <x:v>206.623</x:v>
       </x:c>
       <x:c r="E46" s="0">
-        <x:v>238.55</x:v>
+        <x:v>245.98</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="1">
-        <x:v>46184.9272453704</x:v>
+        <x:v>46209.9310763889</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C47" s="0">
-        <x:v>3.08</x:v>
+        <x:v>2.91</x:v>
       </x:c>
       <x:c r="D47" s="0">
-        <x:v>202.868</x:v>
+        <x:v>205.094</x:v>
       </x:c>
       <x:c r="E47" s="0">
-        <x:v>241.51</x:v>
+        <x:v>244.16</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="1">
-        <x:v>46183.9277777778</x:v>
+        <x:v>46205.9310185185</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="0">
-        <x:v>2.87</x:v>
+        <x:v>2.83</x:v>
       </x:c>
       <x:c r="D48" s="0">
-        <x:v>199.92</x:v>
+        <x:v>203.843</x:v>
       </x:c>
       <x:c r="E48" s="0">
-        <x:v>238</x:v>
+        <x:v>242.67</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="1">
-        <x:v>46182.9278703704</x:v>
+        <x:v>46204.9318287037</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="0">
-        <x:v>3.29</x:v>
+        <x:v>2.78</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>205.12</x:v>
+        <x:v>203.028</x:v>
       </x:c>
       <x:c r="E49" s="0">
-        <x:v>244.19</x:v>
+        <x:v>241.7</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="1">
-        <x:v>46181.9276851852</x:v>
+        <x:v>46203.9448958333</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="0">
-        <x:v>3.37</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="D50" s="0">
-        <x:v>205.985</x:v>
+        <x:v>200.206</x:v>
       </x:c>
       <x:c r="E50" s="0">
-        <x:v>245.22</x:v>
+        <x:v>238.34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="1">
-        <x:v>46178.928125</x:v>
+        <x:v>46202.9289236111</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="0">
-        <x:v>3.43</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="D51" s="0">
-        <x:v>206.665</x:v>
+        <x:v>201.718</x:v>
       </x:c>
       <x:c r="E51" s="0">
-        <x:v>246.03</x:v>
+        <x:v>240.14</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="1">
-        <x:v>46177.9271759259</x:v>
+        <x:v>46199.9281712963</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="0">
-        <x:v>4.05</x:v>
+        <x:v>2.34</x:v>
       </x:c>
       <x:c r="D52" s="0">
-        <x:v>213.184</x:v>
+        <x:v>195.46</x:v>
       </x:c>
       <x:c r="E52" s="0">
-        <x:v>253.79</x:v>
+        <x:v>232.69</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="1">
-        <x:v>46176.927025463</x:v>
+        <x:v>46198.9276388889</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="0">
-        <x:v>3.77</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D53" s="0">
-        <x:v>210.017</x:v>
+        <x:v>190.688</x:v>
       </x:c>
       <x:c r="E53" s="0">
-        <x:v>250.02</x:v>
+        <x:v>227.01</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="1">
-        <x:v>46175.9271875</x:v>
+        <x:v>46197.9277662037</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="0">
-        <x:v>4.33</x:v>
+        <x:v>2.46</x:v>
       </x:c>
       <x:c r="D54" s="0">
-        <x:v>215.477</x:v>
+        <x:v>196.787</x:v>
       </x:c>
       <x:c r="E54" s="0">
-        <x:v>256.52</x:v>
+        <x:v>234.27</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="1">
-        <x:v>46174.9275925926</x:v>
+        <x:v>46196.9275578704</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="0">
-        <x:v>4.76</x:v>
+        <x:v>2.46</x:v>
       </x:c>
       <x:c r="D55" s="0">
-        <x:v>219.458</x:v>
+        <x:v>196.652</x:v>
       </x:c>
       <x:c r="E55" s="0">
-        <x:v>261.26</x:v>
+        <x:v>234.11</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="1">
-        <x:v>46171.9261458333</x:v>
+        <x:v>46195.9274421296</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="0">
-        <x:v>5.78</x:v>
+        <x:v>2.39</x:v>
       </x:c>
       <x:c r="D56" s="0">
-        <x:v>227.338</x:v>
+        <x:v>195.544</x:v>
       </x:c>
       <x:c r="E56" s="0">
-        <x:v>270.64</x:v>
+        <x:v>232.79</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="1">
-        <x:v>46170.9273726852</x:v>
+        <x:v>46191.9273726852</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="0">
-        <x:v>6.16</x:v>
+        <x:v>3.15</x:v>
       </x:c>
       <x:c r="D57" s="0">
-        <x:v>230.16</x:v>
+        <x:v>205.288</x:v>
       </x:c>
       <x:c r="E57" s="0">
-        <x:v>274</x:v>
+        <x:v>244.39</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="1">
-        <x:v>46169.9272685185</x:v>
+        <x:v>46190.9312615741</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="0">
-        <x:v>5.93</x:v>
+        <x:v>2.75</x:v>
       </x:c>
       <x:c r="D58" s="0">
-        <x:v>228.354</x:v>
+        <x:v>199.5</x:v>
       </x:c>
       <x:c r="E58" s="0">
-        <x:v>271.85</x:v>
+        <x:v>237.5</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="1">
-        <x:v>46168.9265740741</x:v>
+        <x:v>46189.9283217593</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="0">
-        <x:v>5.28</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="D59" s="0">
-        <x:v>222.844</x:v>
+        <x:v>206.64</x:v>
       </x:c>
       <x:c r="E59" s="0">
-        <x:v>265.29</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="1">
-        <x:v>46164.9272453704</x:v>
+        <x:v>46188.927337963</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="0">
-        <x:v>5.41</x:v>
+        <x:v>3.33</x:v>
       </x:c>
       <x:c r="D60" s="0">
-        <x:v>223.709</x:v>
+        <x:v>206.657</x:v>
       </x:c>
       <x:c r="E60" s="0">
-        <x:v>266.32</x:v>
+        <x:v>246.02</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="1">
-        <x:v>46163.9273958333</x:v>
+        <x:v>46185.9273726852</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="0">
-        <x:v>5.64</x:v>
+        <x:v>2.89</x:v>
       </x:c>
       <x:c r="D61" s="0">
-        <x:v>225.506</x:v>
+        <x:v>200.382</x:v>
       </x:c>
       <x:c r="E61" s="0">
-        <x:v>268.46</x:v>
+        <x:v>238.55</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="1">
-        <x:v>46162.9272685185</x:v>
+        <x:v>46184.9272453704</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="0">
-        <x:v>5.3</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="D62" s="0">
-        <x:v>222.608</x:v>
+        <x:v>202.868</x:v>
       </x:c>
       <x:c r="E62" s="0">
-        <x:v>265.01</x:v>
+        <x:v>241.51</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="1">
-        <x:v>46161.9262731482</x:v>
+        <x:v>46183.9277777778</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="0">
-        <x:v>4.78</x:v>
+        <x:v>2.87</x:v>
       </x:c>
       <x:c r="D63" s="0">
-        <x:v>217.846</x:v>
+        <x:v>199.92</x:v>
       </x:c>
       <x:c r="E63" s="0">
-        <x:v>259.34</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="1">
-        <x:v>46160.9274421296</x:v>
+        <x:v>46182.9278703704</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="0">
-        <x:v>5.34</x:v>
+        <x:v>3.29</x:v>
       </x:c>
       <x:c r="D64" s="0">
-        <x:v>222.482</x:v>
+        <x:v>205.12</x:v>
       </x:c>
       <x:c r="E64" s="0">
-        <x:v>264.86</x:v>
+        <x:v>244.19</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="1">
-        <x:v>46157.9303703704</x:v>
+        <x:v>46181.9276851852</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="0">
-        <x:v>5.28</x:v>
+        <x:v>3.37</x:v>
       </x:c>
       <x:c r="D65" s="0">
-        <x:v>221.878</x:v>
+        <x:v>205.985</x:v>
       </x:c>
       <x:c r="E65" s="0">
-        <x:v>264.14</x:v>
+        <x:v>245.22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="1">
-        <x:v>46156.9325115741</x:v>
+        <x:v>46178.928125</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="0">
-        <x:v>5.61</x:v>
+        <x:v>3.43</x:v>
       </x:c>
       <x:c r="D66" s="0">
-        <x:v>224.465</x:v>
+        <x:v>206.665</x:v>
       </x:c>
       <x:c r="E66" s="0">
-        <x:v>267.22</x:v>
+        <x:v>246.03</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="1">
-        <x:v>46155.9267939815</x:v>
+        <x:v>46177.9271759259</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="0">
-        <x:v>5.93</x:v>
+        <x:v>4.05</x:v>
       </x:c>
       <x:c r="D67" s="0">
-        <x:v>226.909</x:v>
+        <x:v>213.184</x:v>
       </x:c>
       <x:c r="E67" s="0">
-        <x:v>270.13</x:v>
+        <x:v>253.79</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="1">
-        <x:v>46154.9297685185</x:v>
+        <x:v>46176.927025463</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C68" s="0">
-        <x:v>5.49</x:v>
+        <x:v>3.77</x:v>
       </x:c>
       <x:c r="D68" s="0">
-        <x:v>223.289</x:v>
+        <x:v>210.017</x:v>
       </x:c>
       <x:c r="E68" s="0">
-        <x:v>265.82</x:v>
+        <x:v>250.02</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="1">
-        <x:v>46153.928587963</x:v>
+        <x:v>46175.9271875</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="0">
-        <x:v>5.84</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D69" s="0">
-        <x:v>225.952</x:v>
+        <x:v>215.477</x:v>
       </x:c>
       <x:c r="E69" s="0">
-        <x:v>268.99</x:v>
+        <x:v>256.52</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="1">
-        <x:v>46150.9261111111</x:v>
+        <x:v>46174.9275925926</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="0">
-        <x:v>6.29</x:v>
+        <x:v>4.76</x:v>
       </x:c>
       <x:c r="D70" s="0">
-        <x:v>229.051</x:v>
+        <x:v>219.458</x:v>
       </x:c>
       <x:c r="E70" s="0">
-        <x:v>272.68</x:v>
+        <x:v>261.26</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="1">
-        <x:v>46149.9272337963</x:v>
+        <x:v>46171.9261458333</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="0">
-        <x:v>6.12</x:v>
+        <x:v>5.78</x:v>
       </x:c>
       <x:c r="D71" s="0">
-        <x:v>227.783</x:v>
+        <x:v>227.338</x:v>
       </x:c>
       <x:c r="E71" s="0">
-        <x:v>271.17</x:v>
+        <x:v>270.64</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="1">
-        <x:v>46148.9269675926</x:v>
+        <x:v>46170.9273726852</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="0">
-        <x:v>6.58</x:v>
+        <x:v>6.16</x:v>
       </x:c>
       <x:c r="D72" s="0">
-        <x:v>230.992</x:v>
+        <x:v>230.16</x:v>
       </x:c>
       <x:c r="E72" s="0">
-        <x:v>274.99</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="1">
-        <x:v>46147.9267824074</x:v>
+        <x:v>46169.9272685185</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="0">
-        <x:v>6.42</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D73" s="0">
-        <x:v>229.782</x:v>
+        <x:v>228.354</x:v>
       </x:c>
       <x:c r="E73" s="0">
-        <x:v>273.55</x:v>
+        <x:v>271.85</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="1">
-        <x:v>46146.9260185185</x:v>
+        <x:v>46168.9265740741</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="0">
-        <x:v>6.25</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D74" s="0">
-        <x:v>228.522</x:v>
+        <x:v>222.844</x:v>
       </x:c>
       <x:c r="E74" s="0">
-        <x:v>272.05</x:v>
+        <x:v>265.29</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="1">
-        <x:v>46142.9271296296</x:v>
+        <x:v>46164.9272453704</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="0">
-        <x:v>5.53</x:v>
+        <x:v>5.41</x:v>
       </x:c>
       <x:c r="D75" s="0">
-        <x:v>222.65</x:v>
+        <x:v>223.709</x:v>
       </x:c>
       <x:c r="E75" s="0">
-        <x:v>265.06</x:v>
+        <x:v>266.32</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="1">
-        <x:v>46141.9280671296</x:v>
+        <x:v>46163.9273958333</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="0">
-        <x:v>5.36</x:v>
+        <x:v>5.64</x:v>
       </x:c>
       <x:c r="D76" s="0">
-        <x:v>220.954</x:v>
+        <x:v>225.506</x:v>
       </x:c>
       <x:c r="E76" s="0">
-        <x:v>263.04</x:v>
+        <x:v>268.46</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="1">
-        <x:v>46140.9270833333</x:v>
+        <x:v>46162.9272685185</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="0">
-        <x:v>5.04</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="D77" s="0">
-        <x:v>218.148</x:v>
+        <x:v>222.608</x:v>
       </x:c>
       <x:c r="E77" s="0">
-        <x:v>259.7</x:v>
+        <x:v>265.01</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="1">
-        <x:v>46139.9268518519</x:v>
+        <x:v>46161.9262731482</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="0">
-        <x:v>5.18</x:v>
+        <x:v>4.78</x:v>
       </x:c>
       <x:c r="D78" s="0">
-        <x:v>219.341</x:v>
+        <x:v>217.846</x:v>
       </x:c>
       <x:c r="E78" s="0">
-        <x:v>261.12</x:v>
+        <x:v>259.34</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="1">
-        <x:v>46136.9261805556</x:v>
+        <x:v>46160.9274421296</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="0">
-        <x:v>5.5</x:v>
+        <x:v>5.34</x:v>
       </x:c>
       <x:c r="D79" s="0">
-        <x:v>221.752</x:v>
+        <x:v>222.482</x:v>
       </x:c>
       <x:c r="E79" s="0">
-        <x:v>263.99</x:v>
+        <x:v>264.86</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="1">
-        <x:v>46135.9259606482</x:v>
+        <x:v>46157.9303703704</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C80" s="0">
-        <x:v>4.68</x:v>
+        <x:v>5.28</x:v>
       </x:c>
       <x:c r="D80" s="0">
-        <x:v>214.267</x:v>
+        <x:v>221.878</x:v>
       </x:c>
       <x:c r="E80" s="0">
-        <x:v>255.08</x:v>
+        <x:v>264.14</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="1">
-        <x:v>46134.9271296296</x:v>
+        <x:v>46156.9325115741</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C81" s="0">
-        <x:v>4.71</x:v>
+        <x:v>5.61</x:v>
       </x:c>
       <x:c r="D81" s="0">
-        <x:v>214.502</x:v>
+        <x:v>224.465</x:v>
       </x:c>
       <x:c r="E81" s="0">
-        <x:v>255.36</x:v>
+        <x:v>267.22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="1">
-        <x:v>46133.9273726852</x:v>
+        <x:v>46155.9267939815</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C82" s="0">
-        <x:v>4.25</x:v>
+        <x:v>5.93</x:v>
       </x:c>
       <x:c r="D82" s="0">
-        <x:v>209.924</x:v>
+        <x:v>226.909</x:v>
       </x:c>
       <x:c r="E82" s="0">
-        <x:v>249.91</x:v>
+        <x:v>270.13</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="1">
-        <x:v>46132.9453472222</x:v>
+        <x:v>46154.9297685185</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C83" s="0">
-        <x:v>4.12</x:v>
+        <x:v>5.49</x:v>
       </x:c>
       <x:c r="D83" s="0">
-        <x:v>208.555</x:v>
+        <x:v>223.289</x:v>
       </x:c>
       <x:c r="E83" s="0">
-        <x:v>248.28</x:v>
+        <x:v>265.82</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="1">
-        <x:v>46129.9298958333</x:v>
+        <x:v>46153.928587963</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C84" s="0">
-        <x:v>4.33</x:v>
+        <x:v>5.84</x:v>
       </x:c>
       <x:c r="D84" s="0">
-        <x:v>210.47</x:v>
+        <x:v>225.952</x:v>
       </x:c>
       <x:c r="E84" s="0">
-        <x:v>250.56</x:v>
+        <x:v>268.99</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="1">
-        <x:v>46128.9277546296</x:v>
+        <x:v>46150.9261111111</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C85" s="0">
-        <x:v>4.26</x:v>
+        <x:v>6.29</x:v>
       </x:c>
       <x:c r="D85" s="0">
-        <x:v>209.748</x:v>
+        <x:v>229.051</x:v>
       </x:c>
       <x:c r="E85" s="0">
-        <x:v>249.7</x:v>
+        <x:v>272.68</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="1">
-        <x:v>46127.9275347222</x:v>
+        <x:v>46149.9272337963</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C86" s="0">
-        <x:v>4.16</x:v>
+        <x:v>6.12</x:v>
       </x:c>
       <x:c r="D86" s="0">
-        <x:v>208.74</x:v>
+        <x:v>227.783</x:v>
       </x:c>
       <x:c r="E86" s="0">
-        <x:v>248.5</x:v>
+        <x:v>271.17</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="1">
-        <x:v>46126.9274305556</x:v>
+        <x:v>46148.9269675926</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C87" s="0">
-        <x:v>4.21</x:v>
+        <x:v>6.58</x:v>
       </x:c>
       <x:c r="D87" s="0">
-        <x:v>209.177</x:v>
+        <x:v>230.992</x:v>
       </x:c>
       <x:c r="E87" s="0">
-        <x:v>249.02</x:v>
+        <x:v>274.99</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="1">
-        <x:v>46125.9276041667</x:v>
+        <x:v>46147.9267824074</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C88" s="0">
-        <x:v>3.54</x:v>
+        <x:v>6.42</x:v>
       </x:c>
       <x:c r="D88" s="0">
-        <x:v>201.508</x:v>
+        <x:v>229.782</x:v>
       </x:c>
       <x:c r="E88" s="0">
-        <x:v>239.89</x:v>
+        <x:v>273.55</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="1">
-        <x:v>46122.9270023148</x:v>
+        <x:v>46146.9260185185</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C89" s="0">
-        <x:v>3.44</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="D89" s="0">
-        <x:v>200.239</x:v>
+        <x:v>228.522</x:v>
       </x:c>
       <x:c r="E89" s="0">
-        <x:v>238.38</x:v>
+        <x:v>272.05</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="1">
-        <x:v>46121.9262962963</x:v>
+        <x:v>46142.9271296296</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C90" s="0">
-        <x:v>3.13</x:v>
+        <x:v>5.53</x:v>
       </x:c>
       <x:c r="D90" s="0">
-        <x:v>196.266</x:v>
+        <x:v>222.65</x:v>
       </x:c>
       <x:c r="E90" s="0">
-        <x:v>233.65</x:v>
+        <x:v>265.06</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="1">
-        <x:v>46120.9272685185</x:v>
+        <x:v>46141.9280671296</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C91" s="0">
-        <x:v>2.44</x:v>
+        <x:v>5.36</x:v>
       </x:c>
       <x:c r="D91" s="0">
-        <x:v>185.85</x:v>
+        <x:v>220.954</x:v>
       </x:c>
       <x:c r="E91" s="0">
-        <x:v>221.25</x:v>
+        <x:v>263.04</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="1">
-        <x:v>46119.9276388889</x:v>
+        <x:v>46140.9270833333</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C92" s="0">
-        <x:v>2.08</x:v>
+        <x:v>5.04</x:v>
       </x:c>
       <x:c r="D92" s="0">
-        <x:v>179.567</x:v>
+        <x:v>218.148</x:v>
       </x:c>
       <x:c r="E92" s="0">
-        <x:v>213.77</x:v>
+        <x:v>259.7</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="1">
-        <x:v>46114.9277083333</x:v>
+        <x:v>46139.9268518519</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C93" s="0">
-        <x:v>1.91</x:v>
+        <x:v>5.18</x:v>
       </x:c>
       <x:c r="D93" s="0">
-        <x:v>176.207</x:v>
+        <x:v>219.341</x:v>
       </x:c>
       <x:c r="E93" s="0">
-        <x:v>209.77</x:v>
+        <x:v>261.12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="1">
-        <x:v>46113.9274305556</x:v>
+        <x:v>46136.9261805556</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C94" s="0">
-        <x:v>1.94</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="D94" s="0">
-        <x:v>176.879</x:v>
+        <x:v>221.752</x:v>
       </x:c>
       <x:c r="E94" s="0">
-        <x:v>210.57</x:v>
+        <x:v>263.99</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="1">
-        <x:v>46111.9304513889</x:v>
+        <x:v>46135.9259606482</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C95" s="0">
-        <x:v>1.56</x:v>
+        <x:v>4.68</x:v>
       </x:c>
       <x:c r="D95" s="0">
-        <x:v>168.798</x:v>
+        <x:v>214.267</x:v>
       </x:c>
       <x:c r="E95" s="0">
-        <x:v>200.95</x:v>
+        <x:v>255.08</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="1">
-        <x:v>46108.8851967593</x:v>
+        <x:v>46134.9271296296</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C96" s="0">
-        <x:v>1.5</x:v>
+        <x:v>4.71</x:v>
       </x:c>
       <x:c r="D96" s="0">
-        <x:v>167.446</x:v>
+        <x:v>214.502</x:v>
       </x:c>
       <x:c r="E96" s="0">
-        <x:v>199.34</x:v>
+        <x:v>255.36</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="1">
-        <x:v>46107.885</x:v>
+        <x:v>46133.9273726852</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C97" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.25</x:v>
       </x:c>
       <x:c r="D97" s="0">
-        <x:v>174.334</x:v>
+        <x:v>209.924</x:v>
       </x:c>
       <x:c r="E97" s="0">
-        <x:v>207.54</x:v>
+        <x:v>249.91</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="1">
-        <x:v>46106.8850578704</x:v>
+        <x:v>46132.9453472222</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C98" s="0">
-        <x:v>2.08</x:v>
+        <x:v>4.12</x:v>
       </x:c>
       <x:c r="D98" s="0">
-        <x:v>177.836</x:v>
+        <x:v>208.555</x:v>
       </x:c>
       <x:c r="E98" s="0">
-        <x:v>211.71</x:v>
+        <x:v>248.28</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="1">
-        <x:v>46105.8848148148</x:v>
+        <x:v>46129.9298958333</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C99" s="0">
-        <x:v>1.88</x:v>
+        <x:v>4.33</x:v>
       </x:c>
       <x:c r="D99" s="0">
-        <x:v>174.082</x:v>
+        <x:v>210.47</x:v>
       </x:c>
       <x:c r="E99" s="0">
-        <x:v>207.24</x:v>
+        <x:v>250.56</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="1">
-        <x:v>46104.8850810185</x:v>
+        <x:v>46128.9277546296</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C100" s="0">
-        <x:v>2.02</x:v>
+        <x:v>4.26</x:v>
       </x:c>
       <x:c r="D100" s="0">
-        <x:v>176.518</x:v>
+        <x:v>209.748</x:v>
       </x:c>
       <x:c r="E100" s="0">
-        <x:v>210.14</x:v>
+        <x:v>249.7</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="1">
-        <x:v>46101.8853356481</x:v>
+        <x:v>46127.9275347222</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C101" s="0">
-        <x:v>1.82</x:v>
+        <x:v>4.16</x:v>
       </x:c>
       <x:c r="D101" s="0">
-        <x:v>172.511</x:v>
+        <x:v>208.74</x:v>
       </x:c>
       <x:c r="E101" s="0">
-        <x:v>205.37</x:v>
+        <x:v>248.5</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="1">
-        <x:v>46100.8877199074</x:v>
+        <x:v>46126.9274305556</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C102" s="0">
-        <x:v>1.98</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="D102" s="0">
-        <x:v>175.358</x:v>
+        <x:v>209.177</x:v>
       </x:c>
       <x:c r="E102" s="0">
-        <x:v>208.76</x:v>
+        <x:v>249.02</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="1">
-        <x:v>46099.8875694444</x:v>
+        <x:v>46125.9276041667</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C103" s="0">
-        <x:v>2.04</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="D103" s="0">
-        <x:v>176.291</x:v>
+        <x:v>201.508</x:v>
       </x:c>
       <x:c r="E103" s="0">
-        <x:v>209.87</x:v>
+        <x:v>239.89</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="1">
-        <x:v>46098.884525463</x:v>
+        <x:v>46122.9270023148</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C104" s="0">
-        <x:v>2.33</x:v>
+        <x:v>3.44</x:v>
       </x:c>
       <x:c r="D104" s="0">
-        <x:v>180.768</x:v>
+        <x:v>200.239</x:v>
       </x:c>
       <x:c r="E104" s="0">
-        <x:v>215.2</x:v>
+        <x:v>238.38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="1">
-        <x:v>46097.885775463</x:v>
+        <x:v>46121.9262962963</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C105" s="0">
-        <x:v>2.15</x:v>
+        <x:v>3.13</x:v>
       </x:c>
       <x:c r="D105" s="0">
-        <x:v>177.862</x:v>
+        <x:v>196.266</x:v>
       </x:c>
       <x:c r="E105" s="0">
-        <x:v>211.74</x:v>
+        <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="1">
-        <x:v>46094.8846064815</x:v>
+        <x:v>46120.9272685185</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C106" s="0">
-        <x:v>1.97</x:v>
+        <x:v>2.44</x:v>
       </x:c>
       <x:c r="D106" s="0">
-        <x:v>174.443</x:v>
+        <x:v>185.85</x:v>
       </x:c>
       <x:c r="E106" s="0">
-        <x:v>207.67</x:v>
+        <x:v>221.25</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="1">
-        <x:v>46093.8852777778</x:v>
+        <x:v>46119.9276388889</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C107" s="0">
-        <x:v>2.06</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D107" s="0">
-        <x:v>176.005</x:v>
+        <x:v>179.567</x:v>
       </x:c>
       <x:c r="E107" s="0">
-        <x:v>209.53</x:v>
+        <x:v>213.77</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="1">
-        <x:v>46092.884849537</x:v>
+        <x:v>46114.9277083333</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C108" s="0">
-        <x:v>2.22</x:v>
+        <x:v>1.91</x:v>
       </x:c>
       <x:c r="D108" s="0">
-        <x:v>178.626</x:v>
+        <x:v>176.207</x:v>
       </x:c>
       <x:c r="E108" s="0">
-        <x:v>212.65</x:v>
+        <x:v>209.77</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="1">
-        <x:v>46091.8851157407</x:v>
+        <x:v>46113.9274305556</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C109" s="0">
-        <x:v>2.32</x:v>
+        <x:v>1.94</x:v>
       </x:c>
       <x:c r="D109" s="0">
-        <x:v>180.037</x:v>
+        <x:v>176.879</x:v>
       </x:c>
       <x:c r="E109" s="0">
-        <x:v>214.33</x:v>
+        <x:v>210.57</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="1">
-        <x:v>46090.8887152778</x:v>
+        <x:v>46111.9304513889</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C110" s="0">
-        <x:v>2.27</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="D110" s="0">
-        <x:v>179.332</x:v>
+        <x:v>168.798</x:v>
       </x:c>
       <x:c r="E110" s="0">
-        <x:v>213.49</x:v>
+        <x:v>200.95</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="1">
-        <x:v>46087.9263888889</x:v>
+        <x:v>46108.8851967593</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C111" s="0">
-        <x:v>2.26</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="D111" s="0">
-        <x:v>179.096</x:v>
+        <x:v>167.446</x:v>
       </x:c>
       <x:c r="E111" s="0">
-        <x:v>213.21</x:v>
+        <x:v>199.34</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="1">
-        <x:v>46086.9326157407</x:v>
+        <x:v>46107.885</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C112" s="0">
-        <x:v>2.61</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D112" s="0">
-        <x:v>183.91</x:v>
+        <x:v>174.334</x:v>
       </x:c>
       <x:c r="E112" s="0">
-        <x:v>218.94</x:v>
+        <x:v>207.54</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="1">
-        <x:v>46085.9284722222</x:v>
+        <x:v>46106.8850578704</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C113" s="0">
-        <x:v>2.49</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="D113" s="0">
-        <x:v>182.129</x:v>
+        <x:v>177.836</x:v>
       </x:c>
       <x:c r="E113" s="0">
-        <x:v>216.82</x:v>
+        <x:v>211.71</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="1">
-        <x:v>46084.9255092593</x:v>
+        <x:v>46105.8848148148</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C114" s="0">
-        <x:v>2.09</x:v>
+        <x:v>1.88</x:v>
       </x:c>
       <x:c r="D114" s="0">
-        <x:v>175.333</x:v>
+        <x:v>174.082</x:v>
       </x:c>
       <x:c r="E114" s="0">
-        <x:v>208.73</x:v>
+        <x:v>207.24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="1">
-        <x:v>46083.9256481481</x:v>
+        <x:v>46104.8850810185</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C115" s="0">
-        <x:v>2.07</x:v>
+        <x:v>2.02</x:v>
       </x:c>
       <x:c r="D115" s="0">
-        <x:v>175.048</x:v>
+        <x:v>176.518</x:v>
       </x:c>
       <x:c r="E115" s="0">
-        <x:v>208.39</x:v>
+        <x:v>210.14</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="1">
-        <x:v>46080.9257638889</x:v>
+        <x:v>46101.8853356481</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C116" s="0">
-        <x:v>2.16</x:v>
+        <x:v>1.82</x:v>
       </x:c>
       <x:c r="D116" s="0">
-        <x:v>176.4</x:v>
+        <x:v>172.511</x:v>
       </x:c>
       <x:c r="E116" s="0">
-        <x:v>210</x:v>
+        <x:v>205.37</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="1">
-        <x:v>46079.9258912037</x:v>
+        <x:v>46100.8877199074</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C117" s="0">
-        <x:v>2.06</x:v>
+        <x:v>1.98</x:v>
       </x:c>
       <x:c r="D117" s="0">
-        <x:v>174.653</x:v>
+        <x:v>175.358</x:v>
       </x:c>
       <x:c r="E117" s="0">
-        <x:v>207.92</x:v>
+        <x:v>208.76</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="1">
-        <x:v>46078.925787037</x:v>
+        <x:v>46099.8875694444</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C118" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.04</x:v>
       </x:c>
       <x:c r="D118" s="0">
-        <x:v>176.938</x:v>
+        <x:v>176.291</x:v>
       </x:c>
       <x:c r="E118" s="0">
-        <x:v>210.64</x:v>
+        <x:v>209.87</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="1">
-        <x:v>46077.9255208333</x:v>
+        <x:v>46098.884525463</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C119" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.33</x:v>
       </x:c>
       <x:c r="D119" s="0">
-        <x:v>175.19</x:v>
+        <x:v>180.768</x:v>
       </x:c>
       <x:c r="E119" s="0">
-        <x:v>208.56</x:v>
+        <x:v>215.2</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="1">
-        <x:v>46073.9253472222</x:v>
+        <x:v>46097.885775463</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C120" s="0">
-        <x:v>2.21</x:v>
+        <x:v>2.15</x:v>
       </x:c>
       <x:c r="D120" s="0">
-        <x:v>176.492</x:v>
+        <x:v>177.862</x:v>
       </x:c>
       <x:c r="E120" s="0">
-        <x:v>210.11</x:v>
+        <x:v>211.74</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="1">
-        <x:v>46072.9253935185</x:v>
+        <x:v>46094.8846064815</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C121" s="0">
-        <x:v>1.96</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D121" s="0">
-        <x:v>172.082</x:v>
+        <x:v>174.443</x:v>
       </x:c>
       <x:c r="E121" s="0">
-        <x:v>204.86</x:v>
+        <x:v>207.67</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="1">
-        <x:v>46071.9254513889</x:v>
+        <x:v>46093.8852777778</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C122" s="0">
-        <x:v>1.96</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D122" s="0">
-        <x:v>172.024</x:v>
+        <x:v>176.005</x:v>
       </x:c>
       <x:c r="E122" s="0">
-        <x:v>204.79</x:v>
+        <x:v>209.53</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="1">
-        <x:v>46070.9253356481</x:v>
+        <x:v>46092.884849537</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C123" s="0">
-        <x:v>1.79</x:v>
+        <x:v>2.22</x:v>
       </x:c>
       <x:c r="D123" s="0">
-        <x:v>168.966</x:v>
+        <x:v>178.626</x:v>
       </x:c>
       <x:c r="E123" s="0">
-        <x:v>201.15</x:v>
+        <x:v>212.65</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="1">
-        <x:v>46066.9254861111</x:v>
+        <x:v>46091.8851157407</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C124" s="0">
-        <x:v>1.7</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D124" s="0">
-        <x:v>166.984</x:v>
+        <x:v>180.037</x:v>
       </x:c>
       <x:c r="E124" s="0">
-        <x:v>198.79</x:v>
+        <x:v>214.33</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="1">
-        <x:v>46065.9253587963</x:v>
+        <x:v>46090.8887152778</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C125" s="0">
-        <x:v>1.74</x:v>
+        <x:v>2.27</x:v>
       </x:c>
       <x:c r="D125" s="0">
-        <x:v>167.664</x:v>
+        <x:v>179.332</x:v>
       </x:c>
       <x:c r="E125" s="0">
-        <x:v>199.6</x:v>
+        <x:v>213.49</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="1">
-        <x:v>46064.9256365741</x:v>
+        <x:v>46087.9263888889</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C126" s="0">
-        <x:v>1.95</x:v>
+        <x:v>2.26</x:v>
       </x:c>
       <x:c r="D126" s="0">
-        <x:v>171.427</x:v>
+        <x:v>179.096</x:v>
       </x:c>
       <x:c r="E126" s="0">
-        <x:v>204.08</x:v>
+        <x:v>213.21</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="1">
-        <x:v>46063.9255208333</x:v>
+        <x:v>46086.9326157407</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C127" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.61</x:v>
       </x:c>
       <x:c r="D127" s="0">
-        <x:v>173.846</x:v>
+        <x:v>183.91</x:v>
       </x:c>
       <x:c r="E127" s="0">
-        <x:v>206.96</x:v>
+        <x:v>218.94</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="1">
-        <x:v>46062.9247569444</x:v>
+        <x:v>46085.9284722222</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C128" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.49</x:v>
       </x:c>
       <x:c r="D128" s="0">
-        <x:v>175.325</x:v>
+        <x:v>182.129</x:v>
       </x:c>
       <x:c r="E128" s="0">
-        <x:v>208.72</x:v>
+        <x:v>216.82</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="1">
-        <x:v>46058.9255324074</x:v>
+        <x:v>46084.9255092593</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C129" s="0">
-        <x:v>3.2</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="D129" s="0">
-        <x:v>187.06</x:v>
+        <x:v>175.333</x:v>
       </x:c>
       <x:c r="E129" s="0">
-        <x:v>222.69</x:v>
+        <x:v>208.73</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="1">
-        <x:v>46057.9258564815</x:v>
+        <x:v>46083.9256481481</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C130" s="0">
-        <x:v>4.11</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="D130" s="0">
-        <x:v>195.712</x:v>
+        <x:v>175.048</x:v>
       </x:c>
       <x:c r="E130" s="0">
-        <x:v>232.99</x:v>
+        <x:v>208.39</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5">
       <x:c r="A131" s="1">
-        <x:v>46056.9428703704</x:v>
+        <x:v>46080.9257638889</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C131" s="0">
-        <x:v>4.66</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="D131" s="0">
-        <x:v>200.441</x:v>
+        <x:v>176.4</x:v>
       </x:c>
       <x:c r="E131" s="0">
-        <x:v>238.62</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5">
       <x:c r="A132" s="1">
-        <x:v>46055.9254398148</x:v>
+        <x:v>46079.9258912037</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C132" s="0">
-        <x:v>5.13</x:v>
+        <x:v>2.06</x:v>
       </x:c>
       <x:c r="D132" s="0">
-        <x:v>204.086</x:v>
+        <x:v>174.653</x:v>
       </x:c>
       <x:c r="E132" s="0">
-        <x:v>242.96</x:v>
+        <x:v>207.92</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5">
       <x:c r="A133" s="1">
-        <x:v>46051.9256481481</x:v>
+        <x:v>46078.925787037</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C133" s="0">
-        <x:v>5.03</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D133" s="0">
-        <x:v>203.053</x:v>
+        <x:v>176.938</x:v>
       </x:c>
       <x:c r="E133" s="0">
-        <x:v>241.73</x:v>
+        <x:v>210.64</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5">
       <x:c r="A134" s="1">
-        <x:v>46050.9251736111</x:v>
+        <x:v>46077.9255208333</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C134" s="0">
-        <x:v>5.17</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D134" s="0">
-        <x:v>204.128</x:v>
+        <x:v>175.19</x:v>
       </x:c>
       <x:c r="E134" s="0">
-        <x:v>243.01</x:v>
+        <x:v>208.56</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:5">
       <x:c r="A135" s="1">
-        <x:v>46049.9250231481</x:v>
+        <x:v>46073.9253472222</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C135" s="0">
-        <x:v>5.36</x:v>
+        <x:v>2.21</x:v>
       </x:c>
       <x:c r="D135" s="0">
-        <x:v>205.531</x:v>
+        <x:v>176.492</x:v>
       </x:c>
       <x:c r="E135" s="0">
-        <x:v>244.68</x:v>
+        <x:v>210.11</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:5">
       <x:c r="A136" s="1">
-        <x:v>46048.9247916667</x:v>
+        <x:v>46072.9253935185</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C136" s="0">
-        <x:v>4.74</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D136" s="0">
-        <x:v>200.273</x:v>
+        <x:v>172.082</x:v>
       </x:c>
       <x:c r="E136" s="0">
-        <x:v>238.42</x:v>
+        <x:v>204.86</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:5">
       <x:c r="A137" s="1">
-        <x:v>46045.9251736111</x:v>
+        <x:v>46071.9254513889</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C137" s="0">
-        <x:v>4.83</x:v>
+        <x:v>1.96</x:v>
       </x:c>
       <x:c r="D137" s="0">
-        <x:v>200.894</x:v>
+        <x:v>172.024</x:v>
       </x:c>
       <x:c r="E137" s="0">
-        <x:v>239.16</x:v>
+        <x:v>204.79</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:5">
       <x:c r="A138" s="1">
-        <x:v>46044.9246180556</x:v>
+        <x:v>46070.9253356481</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C138" s="0">
-        <x:v>4.38</x:v>
+        <x:v>1.79</x:v>
       </x:c>
       <x:c r="D138" s="0">
-        <x:v>196.846</x:v>
+        <x:v>168.966</x:v>
       </x:c>
       <x:c r="E138" s="0">
-        <x:v>234.34</x:v>
+        <x:v>201.15</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:5">
       <x:c r="A139" s="1">
-        <x:v>46043.925474537</x:v>
+        <x:v>46066.9254861111</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C139" s="0">
-        <x:v>4.12</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="D139" s="0">
-        <x:v>194.3</x:v>
+        <x:v>166.984</x:v>
       </x:c>
       <x:c r="E139" s="0">
-        <x:v>231.31</x:v>
+        <x:v>198.79</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:5">
       <x:c r="A140" s="1">
-        <x:v>46042.9279050926</x:v>
+        <x:v>46065.9253587963</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C140" s="0">
-        <x:v>4.09</x:v>
+        <x:v>1.74</x:v>
       </x:c>
       <x:c r="D140" s="0">
-        <x:v>194.04</x:v>
+        <x:v>167.664</x:v>
       </x:c>
       <x:c r="E140" s="0">
-        <x:v>231</x:v>
+        <x:v>199.6</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:5">
       <x:c r="A141" s="1">
-        <x:v>46038.9244097222</x:v>
+        <x:v>46064.9256365741</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C141" s="0">
-        <x:v>4.95</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="D141" s="0">
-        <x:v>200.861</x:v>
+        <x:v>171.427</x:v>
       </x:c>
       <x:c r="E141" s="0">
-        <x:v>239.12</x:v>
+        <x:v>204.08</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:5">
       <x:c r="A142" s="1">
-        <x:v>46037.9281134259</x:v>
+        <x:v>46063.9255208333</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C142" s="0">
-        <x:v>4.86</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="D142" s="0">
-        <x:v>200.071</x:v>
+        <x:v>173.846</x:v>
       </x:c>
       <x:c r="E142" s="0">
-        <x:v>238.18</x:v>
+        <x:v>206.96</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:5">
       <x:c r="A143" s="1">
-        <x:v>46036.927349537</x:v>
+        <x:v>46062.9247569444</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C143" s="0">
-        <x:v>4.71</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="D143" s="0">
-        <x:v>198.786</x:v>
+        <x:v>175.325</x:v>
       </x:c>
       <x:c r="E143" s="0">
-        <x:v>236.65</x:v>
+        <x:v>208.72</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:5">
       <x:c r="A144" s="1">
-        <x:v>46035.9279976852</x:v>
+        <x:v>46058.9255324074</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C144" s="0">
-        <x:v>5.37</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="D144" s="0">
-        <x:v>203.784</x:v>
+        <x:v>187.06</x:v>
       </x:c>
       <x:c r="E144" s="0">
-        <x:v>242.6</x:v>
+        <x:v>222.69</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:5">
       <x:c r="A145" s="1">
+        <x:v>46057.9258564815</x:v>
+      </x:c>
+      <x:c r="B145" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C145" s="0">
+        <x:v>4.11</x:v>
+      </x:c>
+      <x:c r="D145" s="0">
+        <x:v>195.712</x:v>
+      </x:c>
+      <x:c r="E145" s="0">
+        <x:v>232.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:5">
+      <x:c r="A146" s="1">
+        <x:v>46056.9428703704</x:v>
+      </x:c>
+      <x:c r="B146" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C146" s="0">
+        <x:v>4.66</x:v>
+      </x:c>
+      <x:c r="D146" s="0">
+        <x:v>200.441</x:v>
+      </x:c>
+      <x:c r="E146" s="0">
+        <x:v>238.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:5">
+      <x:c r="A147" s="1">
+        <x:v>46055.9254398148</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C147" s="0">
+        <x:v>5.13</x:v>
+      </x:c>
+      <x:c r="D147" s="0">
+        <x:v>204.086</x:v>
+      </x:c>
+      <x:c r="E147" s="0">
+        <x:v>242.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:5">
+      <x:c r="A148" s="1">
+        <x:v>46051.9256481481</x:v>
+      </x:c>
+      <x:c r="B148" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C148" s="0">
+        <x:v>5.03</x:v>
+      </x:c>
+      <x:c r="D148" s="0">
+        <x:v>203.053</x:v>
+      </x:c>
+      <x:c r="E148" s="0">
+        <x:v>241.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:5">
+      <x:c r="A149" s="1">
+        <x:v>46050.9251736111</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C149" s="0">
+        <x:v>5.17</x:v>
+      </x:c>
+      <x:c r="D149" s="0">
+        <x:v>204.128</x:v>
+      </x:c>
+      <x:c r="E149" s="0">
+        <x:v>243.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:5">
+      <x:c r="A150" s="1">
+        <x:v>46049.9250231481</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C150" s="0">
+        <x:v>5.36</x:v>
+      </x:c>
+      <x:c r="D150" s="0">
+        <x:v>205.531</x:v>
+      </x:c>
+      <x:c r="E150" s="0">
+        <x:v>244.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:5">
+      <x:c r="A151" s="1">
+        <x:v>46048.9247916667</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C151" s="0">
+        <x:v>4.74</x:v>
+      </x:c>
+      <x:c r="D151" s="0">
+        <x:v>200.273</x:v>
+      </x:c>
+      <x:c r="E151" s="0">
+        <x:v>238.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:5">
+      <x:c r="A152" s="1">
+        <x:v>46045.9251736111</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C152" s="0">
+        <x:v>4.83</x:v>
+      </x:c>
+      <x:c r="D152" s="0">
+        <x:v>200.894</x:v>
+      </x:c>
+      <x:c r="E152" s="0">
+        <x:v>239.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:5">
+      <x:c r="A153" s="1">
+        <x:v>46044.9246180556</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C153" s="0">
+        <x:v>4.38</x:v>
+      </x:c>
+      <x:c r="D153" s="0">
+        <x:v>196.846</x:v>
+      </x:c>
+      <x:c r="E153" s="0">
+        <x:v>234.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:5">
+      <x:c r="A154" s="1">
+        <x:v>46043.925474537</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C154" s="0">
+        <x:v>4.12</x:v>
+      </x:c>
+      <x:c r="D154" s="0">
+        <x:v>194.3</x:v>
+      </x:c>
+      <x:c r="E154" s="0">
+        <x:v>231.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:5">
+      <x:c r="A155" s="1">
+        <x:v>46042.9279050926</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C155" s="0">
+        <x:v>4.09</x:v>
+      </x:c>
+      <x:c r="D155" s="0">
+        <x:v>194.04</x:v>
+      </x:c>
+      <x:c r="E155" s="0">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:5">
+      <x:c r="A156" s="1">
+        <x:v>46038.9244097222</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C156" s="0">
+        <x:v>4.95</x:v>
+      </x:c>
+      <x:c r="D156" s="0">
+        <x:v>200.861</x:v>
+      </x:c>
+      <x:c r="E156" s="0">
+        <x:v>239.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:5">
+      <x:c r="A157" s="1">
+        <x:v>46037.9281134259</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C157" s="0">
+        <x:v>4.86</x:v>
+      </x:c>
+      <x:c r="D157" s="0">
+        <x:v>200.071</x:v>
+      </x:c>
+      <x:c r="E157" s="0">
+        <x:v>238.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:5">
+      <x:c r="A158" s="1">
+        <x:v>46036.927349537</x:v>
+      </x:c>
+      <x:c r="B158" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C158" s="0">
+        <x:v>4.71</x:v>
+      </x:c>
+      <x:c r="D158" s="0">
+        <x:v>198.786</x:v>
+      </x:c>
+      <x:c r="E158" s="0">
+        <x:v>236.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:5">
+      <x:c r="A159" s="1">
+        <x:v>46035.9279976852</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C159" s="0">
+        <x:v>5.37</x:v>
+      </x:c>
+      <x:c r="D159" s="0">
+        <x:v>203.784</x:v>
+      </x:c>
+      <x:c r="E159" s="0">
+        <x:v>242.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:5">
+      <x:c r="A160" s="1">
         <x:v>46034.927974537</x:v>
       </x:c>
-      <x:c r="B145" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C145" s="0">
+      <x:c r="B160" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C160" s="0">
         <x:v>5.84</x:v>
       </x:c>
-      <x:c r="D145" s="0">
+      <x:c r="D160" s="0">
         <x:v>207.035</x:v>
       </x:c>
-      <x:c r="E145" s="0">
+      <x:c r="E160" s="0">
         <x:v>246.47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>History Sheet</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Area</vt:lpstr>
       <vt:lpstr>History Sheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>