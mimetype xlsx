--- v3 (2026-03-29)
+++ v4 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9cf0fdfc695448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f5db12aa3ad434895978c6e515a7846.psmdcp" Id="Rc48f547932504252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a26021465d49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e3fe6deda9c48f4a1d01ab11fcf2ea5.psmdcp" Id="R86c5e6a293ba48ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10DLK0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>