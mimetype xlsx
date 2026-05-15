--- v4 (2026-04-22)
+++ v5 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a26021465d49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e3fe6deda9c48f4a1d01ab11fcf2ea5.psmdcp" Id="R86c5e6a293ba48ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7134f2f051464fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e1e770f83d24835988ca32bcc0660a1.psmdcp" Id="Rd2bcaa5c85734fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10DLK0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>