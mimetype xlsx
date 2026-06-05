--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7134f2f051464fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e1e770f83d24835988ca32bcc0660a1.psmdcp" Id="Rd2bcaa5c85734fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fa20d791a84dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e03eed53cf0941cebaffeaaeb97bbd95.psmdcp" Id="Rb55e808c2af84b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10DLK0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>