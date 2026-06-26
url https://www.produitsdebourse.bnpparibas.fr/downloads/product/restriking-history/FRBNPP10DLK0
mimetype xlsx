--- v6 (2026-06-05)
+++ v7 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fa20d791a84dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e03eed53cf0941cebaffeaaeb97bbd95.psmdcp" Id="Rb55e808c2af84b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29af1417cb034737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cac2ce1b0b5346e4b348277f2657c551.psmdcp" Id="Rf55f8e8b6cfb42b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10DLK0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>