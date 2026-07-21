--- v7 (2026-06-26)
+++ v8 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29af1417cb034737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cac2ce1b0b5346e4b348277f2657c551.psmdcp" Id="Rf55f8e8b6cfb42b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8583be49f84d497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db6394c8b92c4917928a9c0713a8f146.psmdcp" Id="Rb618642b68a94284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10DLK0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>