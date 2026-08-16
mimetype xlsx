--- v8 (2026-07-21)
+++ v9 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8583be49f84d497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db6394c8b92c4917928a9c0713a8f146.psmdcp" Id="Rb618642b68a94284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf4374174994ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b71725dd6b984aa8bbc915e0985ed365.psmdcp" Id="Rabca0499f4f6455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10DLK0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>