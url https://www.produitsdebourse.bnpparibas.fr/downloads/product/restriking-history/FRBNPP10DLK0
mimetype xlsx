--- v9 (2026-08-16)
+++ v10 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf4374174994ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b71725dd6b984aa8bbc915e0985ed365.psmdcp" Id="Rabca0499f4f6455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe5d7f32b8a4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9667ab52e9d34c9b877d39e327a281fd.psmdcp" Id="R9fc3cc5b97144080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP10DLK0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>