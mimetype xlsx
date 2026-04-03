--- v4 (2026-03-05)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d703c163284ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2cf4e27d35b4b3b9d5d7a316b45bc2e.psmdcp" Id="Rd230170f637843e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d18ec06e444888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ee61107f9834870a692ceed5c652eda.psmdcp" Id="Rb6f7b7e56bb24e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP1049Q5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>