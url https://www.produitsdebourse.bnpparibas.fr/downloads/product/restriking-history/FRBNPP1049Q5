--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d18ec06e444888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ee61107f9834870a692ceed5c652eda.psmdcp" Id="Rb6f7b7e56bb24e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d111c0b6f7a4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adad90f62a274886aa2d46716a5cde89.psmdcp" Id="Rd5cc34ef96604570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP1049Q5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>