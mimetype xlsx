--- v6 (2026-04-23)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d111c0b6f7a4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adad90f62a274886aa2d46716a5cde89.psmdcp" Id="Rd5cc34ef96604570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71f5c6bd569403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/113c815d5a2b4e5083372d14ec99be56.psmdcp" Id="R0080a2e0a9b544d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP1049Q5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>