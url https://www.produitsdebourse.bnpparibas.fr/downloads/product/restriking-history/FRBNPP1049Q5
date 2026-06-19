--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71f5c6bd569403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/113c815d5a2b4e5083372d14ec99be56.psmdcp" Id="R0080a2e0a9b544d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039ea6c677284c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07d969a830954109924dfe6629cad243.psmdcp" Id="R0b2934ff3fb34d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP1049Q5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>