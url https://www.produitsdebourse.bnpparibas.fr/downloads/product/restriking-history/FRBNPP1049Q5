--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039ea6c677284c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07d969a830954109924dfe6629cad243.psmdcp" Id="R0b2934ff3fb34d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1d82f9b31e44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe9b2b2266f94008b00fc0b1e4101a01.psmdcp" Id="R0ff6cb1299d740c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP1049Q5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>