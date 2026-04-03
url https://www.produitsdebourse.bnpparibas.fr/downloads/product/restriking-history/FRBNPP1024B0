--- v2 (2026-03-05)
+++ v3 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc535ccfb5e464158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c20480521ca41d0a0ce5ed60c4e2158.psmdcp" Id="R48255b73d1d941ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb987a5a2b8a04ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d93726d47b5b45ea801b12a1a2164d58.psmdcp" Id="R872aa221765f4805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP1024B0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>