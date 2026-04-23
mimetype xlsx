--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb987a5a2b8a04ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d93726d47b5b45ea801b12a1a2164d58.psmdcp" Id="R872aa221765f4805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8646ebccceb4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e64971842d8447ba903a10556fdbf25a.psmdcp" Id="Rf242f8e7a6244691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP1024B0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>