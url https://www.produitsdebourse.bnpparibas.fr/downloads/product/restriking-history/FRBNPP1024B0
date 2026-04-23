--- v4 (2026-04-23)
+++ v5 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8646ebccceb4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e64971842d8447ba903a10556fdbf25a.psmdcp" Id="Rf242f8e7a6244691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc274f238c14868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb15ad47f9c14f558b62fc03c71328ea.psmdcp" Id="Rd53d2032bac74fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP1024B0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>