--- v5 (2026-04-23)
+++ v6 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc274f238c14868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb15ad47f9c14f558b62fc03c71328ea.psmdcp" Id="Rd53d2032bac74fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d494a4a56004c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77006b738521406899c9394fa319dfac.psmdcp" Id="R734425171775487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP1024B0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>