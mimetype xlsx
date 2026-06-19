--- v6 (2026-05-30)
+++ v7 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d494a4a56004c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77006b738521406899c9394fa319dfac.psmdcp" Id="R734425171775487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf657154e541744c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ab294d1e8bc4a8598d5b19ccc8b683d.psmdcp" Id="Rb00d03781da44d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP1024B0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>