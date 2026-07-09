--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf657154e541744c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ab294d1e8bc4a8598d5b19ccc8b683d.psmdcp" Id="Rb00d03781da44d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9bfd8b1d394e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b791866ab706460f9d38fe267f315f6d.psmdcp" Id="Rfde9e4827bd84a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP1024B0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>