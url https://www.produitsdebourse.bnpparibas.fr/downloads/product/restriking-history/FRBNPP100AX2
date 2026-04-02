--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313896498fab45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b035e0f71720491fb8bed5feb83c15ef.psmdcp" Id="R84b99b507d4543ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124a6dab8d8c4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b64bee32b44448418364982661705c7b.psmdcp" Id="Red8c9d05240a452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP100AX2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>