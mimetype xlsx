--- v6 (2026-04-02)
+++ v7 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124a6dab8d8c4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b64bee32b44448418364982661705c7b.psmdcp" Id="Red8c9d05240a452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e08c143cc14679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06f0842e3a6542a8ac8b290e2c26e1a1.psmdcp" Id="R85ab97f6abf14fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP100AX2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>