--- v7 (2026-04-30)
+++ v8 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e08c143cc14679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06f0842e3a6542a8ac8b290e2c26e1a1.psmdcp" Id="R85ab97f6abf14fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6574806f397d494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/037762da3d9849e7b89c584eed102ed6.psmdcp" Id="R1b09bacc0ef34693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP100AX2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>