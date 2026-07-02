--- v8 (2026-06-10)
+++ v9 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6574806f397d494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/037762da3d9849e7b89c584eed102ed6.psmdcp" Id="R1b09bacc0ef34693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa3db0a58c644c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2192e1ebe4f04433b4a0f95315dcd571.psmdcp" Id="Rfaf29dc364324285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP100AX2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>