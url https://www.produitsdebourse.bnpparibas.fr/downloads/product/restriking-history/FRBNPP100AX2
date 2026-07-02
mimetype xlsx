--- v9 (2026-07-02)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa3db0a58c644c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2192e1ebe4f04433b4a0f95315dcd571.psmdcp" Id="Rfaf29dc364324285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089b6ae79a204ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/658280494c774ce181f362557c8f613f.psmdcp" Id="R0caa5685bee849f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP100AX2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>