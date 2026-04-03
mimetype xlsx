--- v6 (2026-03-04)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c65c4f594c4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1797d1bfeb2b417087c900ed6f53eddd.psmdcp" Id="R2239db49ac454faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d5b11eee6e4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af0c7613651e4830b96d0188171e7848.psmdcp" Id="R76f1bad84a30457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X1H8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>