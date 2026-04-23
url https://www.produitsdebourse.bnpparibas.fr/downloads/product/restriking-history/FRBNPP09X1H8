--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d5b11eee6e4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af0c7613651e4830b96d0188171e7848.psmdcp" Id="R76f1bad84a30457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8a4afc987746b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3f51ba6d00a49148d685a2e4752ccf5.psmdcp" Id="R9723c59a34394cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X1H8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>