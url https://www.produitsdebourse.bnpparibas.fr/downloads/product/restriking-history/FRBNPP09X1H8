--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8a4afc987746b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3f51ba6d00a49148d685a2e4752ccf5.psmdcp" Id="R9723c59a34394cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03342f3ca3e54115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9185e7fcfaa1460aad13acd7b5120a0d.psmdcp" Id="R049070148e594a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X1H8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>