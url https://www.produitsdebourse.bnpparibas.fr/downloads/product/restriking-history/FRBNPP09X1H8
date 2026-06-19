--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03342f3ca3e54115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9185e7fcfaa1460aad13acd7b5120a0d.psmdcp" Id="R049070148e594a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2450a268324fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d53e10a3ec714f308f9fd2ec7c434824.psmdcp" Id="R9759b9c26b464fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X1H8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>