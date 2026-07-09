--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2450a268324fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d53e10a3ec714f308f9fd2ec7c434824.psmdcp" Id="R9759b9c26b464fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7f1f80dd9742cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ee923a5279d4adf8d27f07f97addc22.psmdcp" Id="R9c35881858a343ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X1H8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>