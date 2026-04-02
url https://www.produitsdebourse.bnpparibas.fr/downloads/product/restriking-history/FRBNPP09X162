--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9fd9a50de54403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6f83247ef9b4c6ca7d9724997e5263e.psmdcp" Id="R21761b5159b64b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508169cc4ed24c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b8fad05962c4cbbb9dc8690f0f0b8f6.psmdcp" Id="R106e36db219e4161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X162</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>