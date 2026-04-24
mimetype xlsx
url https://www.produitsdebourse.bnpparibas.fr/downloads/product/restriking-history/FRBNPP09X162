--- v6 (2026-04-02)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508169cc4ed24c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b8fad05962c4cbbb9dc8690f0f0b8f6.psmdcp" Id="R106e36db219e4161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree306e2fa1af488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5519ab6d6f6d486bbc2a01c332231205.psmdcp" Id="Ra802d594a51d420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X162</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>