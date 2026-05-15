--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree306e2fa1af488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5519ab6d6f6d486bbc2a01c332231205.psmdcp" Id="Ra802d594a51d420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201575bf8f5a4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c137c25246b84e1eb5e764bcbc71ef2a.psmdcp" Id="R47919ddcf9c54762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X162</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>