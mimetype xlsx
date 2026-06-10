--- v8 (2026-05-15)
+++ v9 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201575bf8f5a4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c137c25246b84e1eb5e764bcbc71ef2a.psmdcp" Id="R47919ddcf9c54762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006c508ce40a4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbae9fabbd2f4922884d74993c2dd5c3.psmdcp" Id="R5c8a8f6eab2d4e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X162</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>