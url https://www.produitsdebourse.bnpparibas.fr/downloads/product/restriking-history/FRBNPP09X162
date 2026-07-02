--- v9 (2026-06-10)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006c508ce40a4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbae9fabbd2f4922884d74993c2dd5c3.psmdcp" Id="R5c8a8f6eab2d4e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b48e1b9727b419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eee9e2dbdd347918294b840ecaa215b.psmdcp" Id="Rb52e29eb5b704286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X162</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>