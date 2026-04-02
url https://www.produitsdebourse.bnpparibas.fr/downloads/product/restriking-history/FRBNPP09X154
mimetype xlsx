--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34e3f18c00742df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b03ce7206b3488591981a3adec46700.psmdcp" Id="Rd8451bd5dbc44e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6250afc72244995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60bd2526fc0f4e22a99eb93ea4702316.psmdcp" Id="R8ed4d4c62b7f4717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X154</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>