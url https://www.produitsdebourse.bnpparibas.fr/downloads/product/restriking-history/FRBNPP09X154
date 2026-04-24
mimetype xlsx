--- v6 (2026-04-02)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6250afc72244995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60bd2526fc0f4e22a99eb93ea4702316.psmdcp" Id="R8ed4d4c62b7f4717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1098866c49a74004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e22acf66d1e243a0bf871504d4ac847c.psmdcp" Id="R8b2afe612ec344a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X154</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>