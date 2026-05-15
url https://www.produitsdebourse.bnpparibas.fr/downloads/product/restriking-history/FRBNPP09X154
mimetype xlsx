--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1098866c49a74004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e22acf66d1e243a0bf871504d4ac847c.psmdcp" Id="R8b2afe612ec344a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb092e30e204447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d07343817be46e0aa248cf51562c311.psmdcp" Id="R7fdffc32c29946e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X154</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>