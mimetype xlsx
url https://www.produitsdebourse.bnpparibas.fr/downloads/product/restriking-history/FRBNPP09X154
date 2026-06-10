--- v8 (2026-05-15)
+++ v9 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb092e30e204447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d07343817be46e0aa248cf51562c311.psmdcp" Id="R7fdffc32c29946e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0da317050046b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2fbeca920af440b99470f3d892bb106.psmdcp" Id="R3bd50a41418a4ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X154</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>