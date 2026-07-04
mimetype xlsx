--- v9 (2026-06-10)
+++ v10 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0da317050046b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2fbeca920af440b99470f3d892bb106.psmdcp" Id="R3bd50a41418a4ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5ea364e326418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b37bae19eb2f4d7187f0ebb2f33273cb.psmdcp" Id="R0ce54cc222c6483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X154</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>