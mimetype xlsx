--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d973c8e99641ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbb8d199c79c4e0c901843454fd5d6bf.psmdcp" Id="R905679e7e6304f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d385c8227247ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f97e34a2e80c47a2afc727f5f1cd90d5.psmdcp" Id="R28d270a78ba04776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X147</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>