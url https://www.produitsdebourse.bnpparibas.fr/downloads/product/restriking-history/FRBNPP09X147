--- v6 (2026-04-02)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d385c8227247ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f97e34a2e80c47a2afc727f5f1cd90d5.psmdcp" Id="R28d270a78ba04776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f50afd4a92d4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e404d64e0d840c289271746edae39e9.psmdcp" Id="R1896e99c479c40f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X147</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>