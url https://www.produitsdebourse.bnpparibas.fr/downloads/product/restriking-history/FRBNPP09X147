--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f50afd4a92d4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e404d64e0d840c289271746edae39e9.psmdcp" Id="R1896e99c479c40f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf626127df9bc465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d12ec44ebf344b61af0d0113d9a1c8c3.psmdcp" Id="R2838a626eb6f4ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X147</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>