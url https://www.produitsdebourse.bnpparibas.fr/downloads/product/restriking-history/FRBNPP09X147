--- v8 (2026-05-15)
+++ v9 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf626127df9bc465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d12ec44ebf344b61af0d0113d9a1c8c3.psmdcp" Id="R2838a626eb6f4ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ecdedfd4f042ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cade197a37e46f3838349d3866abaad.psmdcp" Id="Rce3eacf752d44eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X147</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>