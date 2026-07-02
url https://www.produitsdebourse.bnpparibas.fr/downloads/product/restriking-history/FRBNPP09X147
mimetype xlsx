--- v9 (2026-06-10)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ecdedfd4f042ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cade197a37e46f3838349d3866abaad.psmdcp" Id="Rce3eacf752d44eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6695bb8132f74b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29618fb569c546ada269061c6ede985e.psmdcp" Id="Rfe9e42d930d6430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09X147</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>