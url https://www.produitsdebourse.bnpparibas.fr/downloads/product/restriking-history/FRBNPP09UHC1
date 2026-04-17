--- v6 (2026-03-26)
+++ v7 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2dc246bd4d34f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f45a62ad6380478b84b5f27a1bee6d79.psmdcp" Id="R8dae24ff3d2546be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f7d0d6f9094e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4b8b91a82bb4897aadf8284371da9ca.psmdcp" Id="R1c5d24dad9c0437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09UHC1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>