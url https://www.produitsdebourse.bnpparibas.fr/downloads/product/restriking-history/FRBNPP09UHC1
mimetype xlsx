--- v7 (2026-04-17)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f7d0d6f9094e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4b8b91a82bb4897aadf8284371da9ca.psmdcp" Id="R1c5d24dad9c0437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2065141b85984ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8d207d759594e098cf11d7861489e82.psmdcp" Id="R1bbd6e04c8d84a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09UHC1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>