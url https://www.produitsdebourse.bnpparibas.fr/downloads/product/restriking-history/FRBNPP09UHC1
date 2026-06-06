--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2065141b85984ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8d207d759594e098cf11d7861489e82.psmdcp" Id="R1bbd6e04c8d84a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b7f987c3da4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/651c412dc89d42e3b2e0773183fb71cb.psmdcp" Id="Rdc5289a15bf64267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09UHC1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>