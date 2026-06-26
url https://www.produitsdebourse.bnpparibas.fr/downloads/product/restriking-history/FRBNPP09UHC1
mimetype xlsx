--- v9 (2026-06-06)
+++ v10 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b7f987c3da4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/651c412dc89d42e3b2e0773183fb71cb.psmdcp" Id="Rdc5289a15bf64267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec4b94aeb9f4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee1e157524b24a57a45ecbbeb74a38c6.psmdcp" Id="Rb8ab81e758ae4640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09UHC1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>