--- v6 (2026-03-27)
+++ v7 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679217ef1d904b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a70e4cbc65744e087f34ef84e0b1799.psmdcp" Id="Rade53ac771cc4612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra192265ebd9c4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e315bdfa36c4ae284cbe3c9a283032c.psmdcp" Id="R57407bb928c84a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09L571</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>