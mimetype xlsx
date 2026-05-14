--- v7 (2026-04-18)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra192265ebd9c4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e315bdfa36c4ae284cbe3c9a283032c.psmdcp" Id="R57407bb928c84a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e98f4462d7e4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c0bde224c104ad0ba79a125befa8731.psmdcp" Id="R0653e2106526403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09L571</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>