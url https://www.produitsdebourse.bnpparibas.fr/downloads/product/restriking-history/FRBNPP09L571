--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e98f4462d7e4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c0bde224c104ad0ba79a125befa8731.psmdcp" Id="R0653e2106526403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d7e325298d4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46a68b1035eb4d7eae170f85b7fe4f34.psmdcp" Id="R568235eb235a4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09L571</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>