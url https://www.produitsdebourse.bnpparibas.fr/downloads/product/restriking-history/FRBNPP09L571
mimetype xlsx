--- v9 (2026-06-04)
+++ v10 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d7e325298d4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46a68b1035eb4d7eae170f85b7fe4f34.psmdcp" Id="R568235eb235a4801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef4117b54f04d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffd241202bd44d66a54cba0c15f397dc.psmdcp" Id="Rf13ff1b08a01472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09L571</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>