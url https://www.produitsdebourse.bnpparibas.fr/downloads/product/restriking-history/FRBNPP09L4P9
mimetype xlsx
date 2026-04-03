--- v5 (2026-03-04)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555e558014064263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7c11f9b516547738858bae822730960.psmdcp" Id="R2a10c3546c644c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa31dc3a32a441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e1ab8275600474a96b484690bcb0cdf.psmdcp" Id="R6c31a6898be94445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09L4P9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>