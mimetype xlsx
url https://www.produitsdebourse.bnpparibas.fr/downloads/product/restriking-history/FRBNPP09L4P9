--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa31dc3a32a441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e1ab8275600474a96b484690bcb0cdf.psmdcp" Id="R6c31a6898be94445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cfea4e1d534f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95597741f2a241c488be5c3178ab9046.psmdcp" Id="R5f3fab7a91cf4468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09L4P9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>