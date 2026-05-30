--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cfea4e1d534f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95597741f2a241c488be5c3178ab9046.psmdcp" Id="R5f3fab7a91cf4468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27c3b8e74974e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34ffa98b15684577a6baaebb9f7485a0.psmdcp" Id="Rb3f1f61a6c974059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09L4P9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>