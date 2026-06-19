--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27c3b8e74974e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34ffa98b15684577a6baaebb9f7485a0.psmdcp" Id="Rb3f1f61a6c974059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c85e308ee024399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acaa9497d8154981a25674dac124c335.psmdcp" Id="Rf734d024d11a4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09L4P9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>