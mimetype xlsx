--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c85e308ee024399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acaa9497d8154981a25674dac124c335.psmdcp" Id="Rf734d024d11a4221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37feeb854d4e4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08d074c4a278404ba9ed12e1bd85dcff.psmdcp" Id="R3d6af67f1dd84054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09L4P9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>