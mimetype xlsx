--- v4 (2026-03-04)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04b9d00c9b04ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64aca0a91b244cd1b3134bc3ebd8eecb.psmdcp" Id="R60654cd3dbbe4dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954ebfcf2c91455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9e5a24a48a44e0aae529e1ed2aa47d1.psmdcp" Id="R44b220c9c8a34603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IR87</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>