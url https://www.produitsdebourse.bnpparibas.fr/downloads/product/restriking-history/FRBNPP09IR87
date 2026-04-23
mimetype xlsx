--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954ebfcf2c91455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9e5a24a48a44e0aae529e1ed2aa47d1.psmdcp" Id="R44b220c9c8a34603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee447f6c6e748be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82f87e7324f24705ad8e0d1df367d573.psmdcp" Id="R97af3f2e0a0d4059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IR87</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>