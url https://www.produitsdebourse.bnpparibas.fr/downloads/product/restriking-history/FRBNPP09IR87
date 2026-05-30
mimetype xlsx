--- v6 (2026-04-23)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee447f6c6e748be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82f87e7324f24705ad8e0d1df367d573.psmdcp" Id="R97af3f2e0a0d4059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0067f9198f4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c28ab5516f354700b73c21df4a170ed8.psmdcp" Id="R1e533d019a5c4b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IR87</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>