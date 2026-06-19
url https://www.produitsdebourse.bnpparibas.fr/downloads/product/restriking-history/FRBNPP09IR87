--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0067f9198f4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c28ab5516f354700b73c21df4a170ed8.psmdcp" Id="R1e533d019a5c4b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b7fa2e5ccf4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b18cae08ae2346408f8aef7ab4aa9703.psmdcp" Id="Rdfb208a925b647fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IR87</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>