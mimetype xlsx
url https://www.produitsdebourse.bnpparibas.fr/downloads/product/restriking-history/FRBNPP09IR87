--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b7fa2e5ccf4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b18cae08ae2346408f8aef7ab4aa9703.psmdcp" Id="Rdfb208a925b647fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a459c50fed54c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c65a7c8a9d54a2c9b9f76322df7519c.psmdcp" Id="R94726b7ba0184d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IR87</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>