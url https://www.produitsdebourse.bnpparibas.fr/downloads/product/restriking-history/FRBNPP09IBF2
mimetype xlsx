--- v6 (2026-03-16)
+++ v7 (2026-04-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4185fc605db4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b96bd7e54954faa91d2950f1330856e.psmdcp" Id="R9832a2769424435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856c613f0ff34ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0833f0a03176487da942331b8f11d10e.psmdcp" Id="R362322eb193347a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBF2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>