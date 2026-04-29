--- v7 (2026-04-06)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856c613f0ff34ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0833f0a03176487da942331b8f11d10e.psmdcp" Id="R362322eb193347a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9003da165daa4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ce6b90d96cb4db59e0760af9cfb03ac.psmdcp" Id="Rbae2f940716a4ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBF2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>