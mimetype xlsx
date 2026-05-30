--- v8 (2026-04-29)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9003da165daa4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ce6b90d96cb4db59e0760af9cfb03ac.psmdcp" Id="Rbae2f940716a4ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd33ee9e33940c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4da4289680aa41569557f035bed0d9ac.psmdcp" Id="R6412bc4998374074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBF2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>