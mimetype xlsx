--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd33ee9e33940c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4da4289680aa41569557f035bed0d9ac.psmdcp" Id="R6412bc4998374074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4e921e6d754192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acafcbe2bffb44aa835d72819c4fe3ae.psmdcp" Id="Rdfa65ae1c4e1494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBF2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>