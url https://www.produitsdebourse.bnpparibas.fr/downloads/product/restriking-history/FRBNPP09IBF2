--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4e921e6d754192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acafcbe2bffb44aa835d72819c4fe3ae.psmdcp" Id="Rdfa65ae1c4e1494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9926b119324217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ceecb6f75856487fa403234641ce761e.psmdcp" Id="R7a25595d949f476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBF2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>