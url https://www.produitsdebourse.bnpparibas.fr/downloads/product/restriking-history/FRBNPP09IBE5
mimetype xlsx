--- v5 (2026-03-13)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390fab8ad19c4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/534485627f3844c59e841682e91111f3.psmdcp" Id="R56ae9dfdea6b42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbd51ecbd7a4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d09411d3edf5459dae044013218dedfb.psmdcp" Id="R04ea3c48741e4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBE5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>