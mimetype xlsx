--- v6 (2026-04-03)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbd51ecbd7a4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d09411d3edf5459dae044013218dedfb.psmdcp" Id="R04ea3c48741e4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9ef002e8a54bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/429db13ab0dc48e3a85e1c2b8cf66e59.psmdcp" Id="Rbebf1f443c2d4fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBE5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>