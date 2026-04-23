--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9ef002e8a54bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/429db13ab0dc48e3a85e1c2b8cf66e59.psmdcp" Id="Rbebf1f443c2d4fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7dae804bd9640fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b18a5838b73545c88821ed290d59668c.psmdcp" Id="R9c7ec291b7c841af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBE5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>