--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7dae804bd9640fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b18a5838b73545c88821ed290d59668c.psmdcp" Id="R9c7ec291b7c841af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378593984a314aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4efd7bbd0fca42149bdc00bb64994018.psmdcp" Id="R32c35e4232174021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBE5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>