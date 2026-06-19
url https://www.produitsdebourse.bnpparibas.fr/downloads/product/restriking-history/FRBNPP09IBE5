--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378593984a314aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4efd7bbd0fca42149bdc00bb64994018.psmdcp" Id="R32c35e4232174021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb285b543d7cb48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ec69c13fe9e44518db72d08aa49ffd7.psmdcp" Id="R2cec2455e85c42e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBE5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>