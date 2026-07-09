--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb285b543d7cb48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ec69c13fe9e44518db72d08aa49ffd7.psmdcp" Id="R2cec2455e85c42e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2697a1a00a45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9265224cdf544f4ea6b86364f721a787.psmdcp" Id="Rce6dd695f8784ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBE5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>