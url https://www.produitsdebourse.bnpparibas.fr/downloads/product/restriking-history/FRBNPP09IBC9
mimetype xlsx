--- v5 (2026-03-04)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f4fec8fb794da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9f745fc569e4738b04867e171e941dc.psmdcp" Id="R3590dac7058f4433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9e14fc444f4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f846f618c7f6453b8d2247de94333e82.psmdcp" Id="Rb97a73ffc4534cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBC9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>