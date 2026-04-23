--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9e14fc444f4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f846f618c7f6453b8d2247de94333e82.psmdcp" Id="Rb97a73ffc4534cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf3efb8a9824bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79d8d5ac1ed849ed8da2bc3bb32acbd8.psmdcp" Id="R31d93c07e88c4204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBC9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>