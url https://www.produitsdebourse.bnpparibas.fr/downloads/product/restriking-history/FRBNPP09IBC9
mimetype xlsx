--- v7 (2026-04-23)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf3efb8a9824bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79d8d5ac1ed849ed8da2bc3bb32acbd8.psmdcp" Id="R31d93c07e88c4204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3e3f56c9ab409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ef8165e61924bf5b428f3ddf95590d5.psmdcp" Id="Rbf48bdf7159f4f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBC9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>