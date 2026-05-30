--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3e3f56c9ab409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ef8165e61924bf5b428f3ddf95590d5.psmdcp" Id="Rbf48bdf7159f4f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff89b65db7e435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2f029ef26db49088205c64799ab8327.psmdcp" Id="R2aebea542a894961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBC9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>