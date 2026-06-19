--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff89b65db7e435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2f029ef26db49088205c64799ab8327.psmdcp" Id="R2aebea542a894961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812c7c97e9dc4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0bf21e17e6644a69c0ce2167b08c6b8.psmdcp" Id="R6e51a8ae5c3c48d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBC9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>