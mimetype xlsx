--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812c7c97e9dc4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0bf21e17e6644a69c0ce2167b08c6b8.psmdcp" Id="R6e51a8ae5c3c48d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d5993303b64b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b4130ca8de14008acbd40d30c9908af.psmdcp" Id="R88295a01e8714efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09IBC9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>