--- v6 (2026-03-26)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab2931ae87d4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e244d9ad98c425b8f6a264e1aac94c8.psmdcp" Id="R47700e6a58e3484c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547714195ee44977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d19d48aa802740248cd1ab07e0d49f8d.psmdcp" Id="R0bfd395626774dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09GJP8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>