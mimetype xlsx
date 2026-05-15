--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547714195ee44977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d19d48aa802740248cd1ab07e0d49f8d.psmdcp" Id="R0bfd395626774dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26c63e211d14011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/176f08cbaa88496ea9951dddbd12083d.psmdcp" Id="Rb64eb429831144ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09GJP8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>