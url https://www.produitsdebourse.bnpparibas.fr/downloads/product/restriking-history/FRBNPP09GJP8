--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26c63e211d14011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/176f08cbaa88496ea9951dddbd12083d.psmdcp" Id="Rb64eb429831144ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88168bc8aa5d497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba3a1932e6154e7da2ffe845a37c408b.psmdcp" Id="R54d10eed26ae4042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09GJP8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>