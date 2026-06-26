--- v9 (2026-06-06)
+++ v10 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88168bc8aa5d497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba3a1932e6154e7da2ffe845a37c408b.psmdcp" Id="R54d10eed26ae4042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf17a7c438547b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ad9472bbecd4fff8f4114755c8aa4dd.psmdcp" Id="R3b21fb8f0d2d40db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09GJP8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>