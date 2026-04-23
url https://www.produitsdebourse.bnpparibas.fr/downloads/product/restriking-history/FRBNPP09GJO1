--- v7 (2026-03-26)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec7eb8c72834418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/521dda96c0e74a748bc2a92e1379b59a.psmdcp" Id="R612849404a2542d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d5a41cad594db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/046f73cf805b457396015763de31c05a.psmdcp" Id="R321453bba85c495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09GJO1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>