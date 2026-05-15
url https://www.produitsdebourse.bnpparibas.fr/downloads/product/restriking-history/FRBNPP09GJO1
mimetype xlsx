--- v8 (2026-04-23)
+++ v9 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d5a41cad594db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/046f73cf805b457396015763de31c05a.psmdcp" Id="R321453bba85c495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8bf8f54cf141b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac29a40849e045b881cfafea2801ebb1.psmdcp" Id="R5203aca8298a4505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09GJO1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>