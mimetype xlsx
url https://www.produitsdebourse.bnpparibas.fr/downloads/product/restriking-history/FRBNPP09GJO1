--- v9 (2026-05-15)
+++ v10 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8bf8f54cf141b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac29a40849e045b881cfafea2801ebb1.psmdcp" Id="R5203aca8298a4505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1030b60c81db4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a1bdfafc02d418490d14aadc8bcf360.psmdcp" Id="R5963367f86ee49fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09GJO1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>