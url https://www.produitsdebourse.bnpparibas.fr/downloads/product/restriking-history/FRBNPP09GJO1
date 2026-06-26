--- v10 (2026-06-06)
+++ v11 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1030b60c81db4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a1bdfafc02d418490d14aadc8bcf360.psmdcp" Id="R5963367f86ee49fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e77bb516fd442aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b31d068c6ca4d1a87063d2139a3ef80.psmdcp" Id="R7bf634ac7e9644f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09GJO1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>