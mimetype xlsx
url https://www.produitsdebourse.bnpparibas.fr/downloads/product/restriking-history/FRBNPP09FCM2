--- v7 (2026-03-27)
+++ v8 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9765ee66b9b4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6bb2ecc4eda4442b626cc04d988d72c.psmdcp" Id="R9a2771150aa94bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b32c5b594b84b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4415b83806d7433b8bf41bc21c9ba27a.psmdcp" Id="R124f80f3559144e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09FCM2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>