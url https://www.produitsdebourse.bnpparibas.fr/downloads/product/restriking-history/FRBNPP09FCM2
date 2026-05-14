--- v8 (2026-04-21)
+++ v9 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b32c5b594b84b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4415b83806d7433b8bf41bc21c9ba27a.psmdcp" Id="R124f80f3559144e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51afeeffb4184b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52df05ffe5a84fde84301ec1c72140f5.psmdcp" Id="Ra2ce919feee745a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09FCM2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>