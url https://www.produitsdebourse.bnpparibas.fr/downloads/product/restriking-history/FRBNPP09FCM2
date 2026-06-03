--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51afeeffb4184b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52df05ffe5a84fde84301ec1c72140f5.psmdcp" Id="Ra2ce919feee745a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23aefbf3e3ea4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7228ed1500574554aae263246a40e8d1.psmdcp" Id="R1b5901a02f994969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09FCM2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>