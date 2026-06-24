--- v10 (2026-06-03)
+++ v11 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23aefbf3e3ea4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7228ed1500574554aae263246a40e8d1.psmdcp" Id="R1b5901a02f994969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e2f279ae1647b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38486a5f68984ca39e953c4e7c98e5ab.psmdcp" Id="R8610bd55a7f54415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09FCM2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>