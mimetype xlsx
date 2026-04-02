--- v5 (2026-02-14)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b27f9606c6a4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c572dd0bb167409983f2504fc7d6e9e8.psmdcp" Id="Rcc133dbc25694d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4fcfcadcf340f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20bdd5037d8344ce818ee16e3b3f9dbb.psmdcp" Id="Rb89713ce82d54d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09FCC3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>