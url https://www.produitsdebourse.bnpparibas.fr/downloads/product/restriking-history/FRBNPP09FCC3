--- v6 (2026-04-02)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4fcfcadcf340f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20bdd5037d8344ce818ee16e3b3f9dbb.psmdcp" Id="Rb89713ce82d54d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78cd60f958c4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/529689ee037d4bd5bab303ee17feeaf8.psmdcp" Id="R47b903244774486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09FCC3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>