--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78cd60f958c4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/529689ee037d4bd5bab303ee17feeaf8.psmdcp" Id="R47b903244774486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927ca6dd203749b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce7a5857f8b84eb7b276edc357cd3e89.psmdcp" Id="R06405d0cead14c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09FCC3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>