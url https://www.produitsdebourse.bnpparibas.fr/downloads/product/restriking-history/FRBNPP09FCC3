--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927ca6dd203749b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce7a5857f8b84eb7b276edc357cd3e89.psmdcp" Id="R06405d0cead14c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51fc4978c93a490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd8a12a04d20458786ba533b4a833b0d.psmdcp" Id="R0851f7372f1d4944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09FCC3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>