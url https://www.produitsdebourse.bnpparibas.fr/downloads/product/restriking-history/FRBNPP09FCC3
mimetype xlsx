--- v9 (2026-06-05)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51fc4978c93a490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd8a12a04d20458786ba533b4a833b0d.psmdcp" Id="R0851f7372f1d4944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0918f22c3ee42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3991ab9c06984c44bd64a5921f77d587.psmdcp" Id="R52141a4c180b47f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09FCC3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>