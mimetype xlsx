--- v5 (2026-03-27)
+++ v6 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a410cabc3fa4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/519767235a70446c98226e50bc0e4908.psmdcp" Id="R7a956dd371a4411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffe07e75fc640b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ac16f25eb514ebcbe429651f21f63ed.psmdcp" Id="Reaa30448057a4864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09DXV4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>