--- v6 (2026-04-22)
+++ v7 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffe07e75fc640b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ac16f25eb514ebcbe429651f21f63ed.psmdcp" Id="Reaa30448057a4864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R899cf5cc2b5947e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f679fe7fd576430699a88727dd89454c.psmdcp" Id="R159a9851ca2a490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09DXV4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>