--- v7 (2026-05-14)
+++ v8 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R899cf5cc2b5947e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f679fe7fd576430699a88727dd89454c.psmdcp" Id="R159a9851ca2a490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3bdb6491fa40ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/355dfc0f08bf4287a91c7142f49a71d0.psmdcp" Id="Rfd05dd593a034d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09DXV4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>