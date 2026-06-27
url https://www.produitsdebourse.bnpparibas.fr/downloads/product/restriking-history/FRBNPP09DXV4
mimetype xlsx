--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3bdb6491fa40ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/355dfc0f08bf4287a91c7142f49a71d0.psmdcp" Id="Rfd05dd593a034d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda815127a5ae48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7eb7138d1b642c5a6acc4ec022d9a5f.psmdcp" Id="Rcb33b5bd8f904213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09DXV4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>