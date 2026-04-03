--- v4 (2026-03-04)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03433ffd43634889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07088c6348f74e35bb5fc263217a6526.psmdcp" Id="R4ae98ac736f74b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re767723c7ec14e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07991c805f414afbbed660638f6a12c7.psmdcp" Id="Rd6b316f1777441d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09CHQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>