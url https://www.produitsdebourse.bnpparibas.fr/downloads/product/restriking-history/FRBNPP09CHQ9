--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re767723c7ec14e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07991c805f414afbbed660638f6a12c7.psmdcp" Id="Rd6b316f1777441d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801ff840108445d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4350c41b1188438da36425f4486c99fd.psmdcp" Id="R95517b8d20634edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09CHQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>