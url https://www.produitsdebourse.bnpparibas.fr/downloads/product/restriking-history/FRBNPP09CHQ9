--- v6 (2026-04-23)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801ff840108445d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4350c41b1188438da36425f4486c99fd.psmdcp" Id="R95517b8d20634edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a044a4b8db46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/519df3818d094795bcbc3fa0caeaed60.psmdcp" Id="R6a8562bd3b8e4e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09CHQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>