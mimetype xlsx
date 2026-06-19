--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a044a4b8db46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/519df3818d094795bcbc3fa0caeaed60.psmdcp" Id="R6a8562bd3b8e4e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28280fb5f62e4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3635507fa26d48508dd9230676d4d0f7.psmdcp" Id="Rd454bf23d7f84fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09CHQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>