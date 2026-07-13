--- v8 (2026-06-19)
+++ v9 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28280fb5f62e4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3635507fa26d48508dd9230676d4d0f7.psmdcp" Id="Rd454bf23d7f84fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec9fb0393ee401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89211982108848ccb2c42921d85a4c43.psmdcp" Id="Ra3b81b8b946d4978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09CHQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>