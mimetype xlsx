--- v5 (2026-03-26)
+++ v6 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f6b1fe22de4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/720c4cdf7ebc4a0aa8974e039dd972cc.psmdcp" Id="Re567791b8a6b4356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4e7600e2434a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c122f8d7f3a94c64ac11e96a3d62f812.psmdcp" Id="R5a972419a2e54276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09ANM0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>