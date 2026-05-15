--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4e7600e2434a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c122f8d7f3a94c64ac11e96a3d62f812.psmdcp" Id="R5a972419a2e54276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b854faee1e245e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7aa87782bc040bfbda9b9de6ecf3c54.psmdcp" Id="R9f65784ae5654b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09ANM0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>