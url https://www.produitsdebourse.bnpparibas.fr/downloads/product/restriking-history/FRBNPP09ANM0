--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b854faee1e245e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7aa87782bc040bfbda9b9de6ecf3c54.psmdcp" Id="R9f65784ae5654b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69c1f96c2164b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa2033219f434118a639032e168a1ccb.psmdcp" Id="R5243a8b79ff84780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09ANM0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>