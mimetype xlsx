--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69c1f96c2164b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa2033219f434118a639032e168a1ccb.psmdcp" Id="R5243a8b79ff84780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7d0cbacbce4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cb386ffb2664b669cec7f39db7ff637.psmdcp" Id="R48a619ae23b94cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP09ANM0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>