--- v5 (2026-02-14)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0406f49e4cd4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b82bc09206d84b698c4892dd9ff9cfdc.psmdcp" Id="R9e2546a177154ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fedf144870a4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d202e1e12d0d419a8da63b4b76c6e2ff.psmdcp" Id="Rec8d275ec9c140cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096OY1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>