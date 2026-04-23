--- v6 (2026-04-02)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fedf144870a4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d202e1e12d0d419a8da63b4b76c6e2ff.psmdcp" Id="Rec8d275ec9c140cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc6c8037b2647e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3efe066368c54dcf98b88bb4804c7945.psmdcp" Id="R958c6e9934244a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096OY1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>