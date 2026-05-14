--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc6c8037b2647e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3efe066368c54dcf98b88bb4804c7945.psmdcp" Id="R958c6e9934244a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6848917f95844e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16d3734a5a2f45d8bf0c024b9995b27c.psmdcp" Id="R4fb1324d2a7b4c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096OY1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>