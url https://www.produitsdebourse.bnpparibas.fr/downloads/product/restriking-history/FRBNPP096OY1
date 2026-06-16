--- v8 (2026-05-14)
+++ v9 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6848917f95844e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16d3734a5a2f45d8bf0c024b9995b27c.psmdcp" Id="R4fb1324d2a7b4c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52856b413d848e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d72b85d7a09c450a860d4ac3a105c476.psmdcp" Id="R6d863b7bcd514511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096OY1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>