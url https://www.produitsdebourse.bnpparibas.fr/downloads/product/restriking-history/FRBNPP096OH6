--- v4 (2026-02-14)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcca5b39bfe247de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c01026f1995498681968a3ec3530848.psmdcp" Id="Rc13f86c560de4ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb16b35a8cda4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a450355c15f940968f5d3fe349f3dd8f.psmdcp" Id="R373383a4c43842f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096OH6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>