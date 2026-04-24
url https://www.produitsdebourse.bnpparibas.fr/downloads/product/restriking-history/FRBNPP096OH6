--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb16b35a8cda4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a450355c15f940968f5d3fe349f3dd8f.psmdcp" Id="R373383a4c43842f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cbfd73a584a4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/429e7920a1e342a7ac95cfeb9a7f1131.psmdcp" Id="R678552c9d3fd4977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096OH6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>