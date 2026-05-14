--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cbfd73a584a4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/429e7920a1e342a7ac95cfeb9a7f1131.psmdcp" Id="R678552c9d3fd4977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56bda6f6e804db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0aabfac40fb4eb1916ed446bed3a8ba.psmdcp" Id="R0d900912f9c944e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096OH6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>