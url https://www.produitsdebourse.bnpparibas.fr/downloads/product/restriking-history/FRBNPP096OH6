--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56bda6f6e804db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0aabfac40fb4eb1916ed446bed3a8ba.psmdcp" Id="R0d900912f9c944e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971f849719894972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f720263975754d0095cc15e8f2e728a6.psmdcp" Id="R24069b8e57fb4357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096OH6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>