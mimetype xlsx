--- v8 (2026-06-05)
+++ v9 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971f849719894972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f720263975754d0095cc15e8f2e728a6.psmdcp" Id="R24069b8e57fb4357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4abc382d9364664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0830743595c45f689de742189fbb0f9.psmdcp" Id="R2937aba92efd4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096OH6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>