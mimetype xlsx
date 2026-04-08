--- v5 (2026-03-19)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eead618e05d471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/016df5e2b9d04b7ca6b396c9dc4af345.psmdcp" Id="Rbd4f01916f904247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc188f575dbdf4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7af2f58fbc5b4017b6a492fa84f1ad16.psmdcp" Id="Rd848ee5efd184af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096O35</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>