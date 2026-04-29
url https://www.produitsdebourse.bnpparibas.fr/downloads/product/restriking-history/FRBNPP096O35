--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc188f575dbdf4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7af2f58fbc5b4017b6a492fa84f1ad16.psmdcp" Id="Rd848ee5efd184af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989c1105a8434151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/421d10c7d2f649dfa552333de23bafa6.psmdcp" Id="Rac661a6b8b6641e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096O35</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>