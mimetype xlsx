--- v7 (2026-04-29)
+++ v8 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989c1105a8434151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/421d10c7d2f649dfa552333de23bafa6.psmdcp" Id="Rac661a6b8b6641e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d8e7964cd64f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab0cd33905904db694f1090271289859.psmdcp" Id="R907e9d7386634e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096O35</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>