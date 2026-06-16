--- v8 (2026-05-26)
+++ v9 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d8e7964cd64f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab0cd33905904db694f1090271289859.psmdcp" Id="R907e9d7386634e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f98caaf23674c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b8aefd117084659a914968ae4362b91.psmdcp" Id="R403c6a6172c9488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096O35</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>