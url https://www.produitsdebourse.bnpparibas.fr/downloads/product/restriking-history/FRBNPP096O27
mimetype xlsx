--- v6 (2026-03-19)
+++ v7 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036e61485e024ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3227fb7a7a314ee097fd99481ee0f470.psmdcp" Id="R0ee413dab17f440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece4c36b1ada4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2f7f4337ccd4496927b7c732fdc096e.psmdcp" Id="R91891a32d18c4d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096O27</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>