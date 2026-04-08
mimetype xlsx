--- v7 (2026-04-08)
+++ v8 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece4c36b1ada4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2f7f4337ccd4496927b7c732fdc096e.psmdcp" Id="R91891a32d18c4d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R147a3baf46be430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51b9e3b008b04f0f86af87136059bc53.psmdcp" Id="R5efa27a13044400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096O27</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>