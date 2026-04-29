--- v8 (2026-04-08)
+++ v9 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R147a3baf46be430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51b9e3b008b04f0f86af87136059bc53.psmdcp" Id="R5efa27a13044400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca18ec1f95846b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ea55309833947258fc5edda146aa925.psmdcp" Id="R4dd5ef47fe754997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096O27</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>