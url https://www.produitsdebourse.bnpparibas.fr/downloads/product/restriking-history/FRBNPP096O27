--- v9 (2026-04-29)
+++ v10 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca18ec1f95846b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ea55309833947258fc5edda146aa925.psmdcp" Id="R4dd5ef47fe754997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R174cd4b94f114773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/823cb7c951194bf899cee14771f5d539.psmdcp" Id="Rf5c74e8ce1e84813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096O27</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>