--- v10 (2026-05-25)
+++ v11 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R174cd4b94f114773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/823cb7c951194bf899cee14771f5d539.psmdcp" Id="Rf5c74e8ce1e84813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4606fbf683f45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8289c90410e48c688aa3468375940a9.psmdcp" Id="R9169db2e41284a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP096O27</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>