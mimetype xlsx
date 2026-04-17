--- v5 (2026-03-26)
+++ v6 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8638aeb6d24222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b3241f1dfee46f5afb9643ad158555b.psmdcp" Id="R15121486669647ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39333140b774d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8dca8ad249d4ee9b30ec729820a67fb.psmdcp" Id="R5b6aa0d1d15a433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP095202</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>