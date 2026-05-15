--- v6 (2026-04-17)
+++ v7 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39333140b774d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8dca8ad249d4ee9b30ec729820a67fb.psmdcp" Id="R5b6aa0d1d15a433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1f334afc784980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8734b3c5b3f40ab879e3bf98e40bdb5.psmdcp" Id="R81200451e8cb469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP095202</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>