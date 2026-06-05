--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1f334afc784980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8734b3c5b3f40ab879e3bf98e40bdb5.psmdcp" Id="R81200451e8cb469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2818bbd323dc42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f46c048fe0144d286508bc583bd9422.psmdcp" Id="R8ec33ab2c9f04fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP095202</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>