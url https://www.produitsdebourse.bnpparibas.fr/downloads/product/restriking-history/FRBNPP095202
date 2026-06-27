--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2818bbd323dc42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f46c048fe0144d286508bc583bd9422.psmdcp" Id="R8ec33ab2c9f04fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9524518a61f045e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2793c0d89a454d67985a840cbbe38a4e.psmdcp" Id="R29d774697f474f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP095202</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>