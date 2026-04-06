--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra193baaebcb24ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96f31758ebe74dab9494252687ac2862.psmdcp" Id="Rb7651e829a094328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280d70d4f91c4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a44e04956d414929b36bddafb8364f32.psmdcp" Id="R1ce6161bbdc246a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951Z4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>