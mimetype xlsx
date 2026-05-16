--- v6 (2026-04-06)
+++ v7 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280d70d4f91c4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a44e04956d414929b36bddafb8364f32.psmdcp" Id="R1ce6161bbdc246a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4028e225bd2a4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e833daeaf171462a9d0d1c740c0a7d29.psmdcp" Id="Rcf6d5b6297484acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951Z4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>