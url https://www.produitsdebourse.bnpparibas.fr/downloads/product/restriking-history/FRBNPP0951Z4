--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4028e225bd2a4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e833daeaf171462a9d0d1c740c0a7d29.psmdcp" Id="Rcf6d5b6297484acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55985d84a3e4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72e5aa03cf7645e7921d97fe6da40238.psmdcp" Id="R84400ffbff864b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951Z4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>