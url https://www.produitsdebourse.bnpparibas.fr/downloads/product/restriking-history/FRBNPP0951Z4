--- v8 (2026-06-05)
+++ v9 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55985d84a3e4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72e5aa03cf7645e7921d97fe6da40238.psmdcp" Id="R84400ffbff864b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f746364505e4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d06ade2243c1421084c2bbe4f16d64c9.psmdcp" Id="R573358ba7edc4296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951Z4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>