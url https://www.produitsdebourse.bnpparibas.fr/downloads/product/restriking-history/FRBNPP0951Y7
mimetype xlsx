--- v6 (2026-03-30)
+++ v7 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd599c24b20ee474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67c65326be0f46d59c25a7b502e34be4.psmdcp" Id="R14035cb2bbc646dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b146c891f4b4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b32534a02ff4d51b1b7ef89f9d90899.psmdcp" Id="R1b4b879d62d94663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951Y7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>