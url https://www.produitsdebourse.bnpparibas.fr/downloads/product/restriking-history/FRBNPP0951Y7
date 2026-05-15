--- v7 (2026-04-21)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b146c891f4b4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b32534a02ff4d51b1b7ef89f9d90899.psmdcp" Id="R1b4b879d62d94663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295e4f384f25408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c150c26a2d64f7b9716e1176f82d64e.psmdcp" Id="R1f063e110f504bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951Y7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>