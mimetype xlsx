--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295e4f384f25408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c150c26a2d64f7b9716e1176f82d64e.psmdcp" Id="R1f063e110f504bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ec236f5d23423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a42d9a1820364a68affbffad06797763.psmdcp" Id="Ra54ea465872b4dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951Y7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>