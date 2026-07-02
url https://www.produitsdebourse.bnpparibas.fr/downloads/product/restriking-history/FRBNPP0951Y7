--- v9 (2026-06-05)
+++ v10 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ec236f5d23423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a42d9a1820364a68affbffad06797763.psmdcp" Id="Ra54ea465872b4dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0508f54043534b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2da5283964a4c17b3eff7bd51ba21f1.psmdcp" Id="Rb6c24a0444aa43f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951Y7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>