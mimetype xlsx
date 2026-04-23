--- v6 (2026-03-26)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc661ed8c67fa46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72501006493c43aca89406ad0b599ff5.psmdcp" Id="R99efdde518e846ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc18260293a44fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90d36d54ae054347b71d1be90762a2e8.psmdcp" Id="Rfd9a2894cb5549fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951X9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>