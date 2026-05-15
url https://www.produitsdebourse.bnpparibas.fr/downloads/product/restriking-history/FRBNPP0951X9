--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc18260293a44fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90d36d54ae054347b71d1be90762a2e8.psmdcp" Id="Rfd9a2894cb5549fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ce8f68f6d44d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/631b54386e6641fdbb9aecb8a85aed65.psmdcp" Id="R881bd6d2b22d4c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951X9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>