--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ce8f68f6d44d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/631b54386e6641fdbb9aecb8a85aed65.psmdcp" Id="R881bd6d2b22d4c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245c5470fc954a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba5aa1ca805d40e482954a014e3fad78.psmdcp" Id="R0ba621eec5954be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951X9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>