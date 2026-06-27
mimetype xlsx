--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245c5470fc954a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba5aa1ca805d40e482954a014e3fad78.psmdcp" Id="R0ba621eec5954be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83184b57b5774803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab3be42478324bb99a84f59fbdc60df8.psmdcp" Id="Rd73f2a5bef9d4c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0951X9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>