--- v5 (2026-03-13)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac41d3ca0e064080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d31eccfde7f411697fe744be505a919.psmdcp" Id="Rb810fcf336994492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe65f3c44764c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/613437e3f9d645acb066104063bac420.psmdcp" Id="Rf7cc4321ee5f41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093M55</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>