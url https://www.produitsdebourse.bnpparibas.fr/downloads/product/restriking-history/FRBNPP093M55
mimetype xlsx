--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe65f3c44764c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/613437e3f9d645acb066104063bac420.psmdcp" Id="Rf7cc4321ee5f41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb4bda30b6540e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21ae8b3f6a7045e19de615043a339b30.psmdcp" Id="Rdc8a5fbaf6d14313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093M55</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>