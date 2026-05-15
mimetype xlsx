--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb4bda30b6540e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21ae8b3f6a7045e19de615043a339b30.psmdcp" Id="Rdc8a5fbaf6d14313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170776feaeda4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db88d43b62ad4b1ba5e7c4d305f50f42.psmdcp" Id="R982f5d9e6cf54186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093M55</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>