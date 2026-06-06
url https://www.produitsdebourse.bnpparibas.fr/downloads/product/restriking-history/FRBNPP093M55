--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170776feaeda4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db88d43b62ad4b1ba5e7c4d305f50f42.psmdcp" Id="R982f5d9e6cf54186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506b0c84ef4a452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b33028430d564ea1bd30f48186bf20e5.psmdcp" Id="Rd466d7c3c4cf4ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093M55</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>