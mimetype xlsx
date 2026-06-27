--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506b0c84ef4a452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b33028430d564ea1bd30f48186bf20e5.psmdcp" Id="Rd466d7c3c4cf4ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77472c2047d846af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2dfd16a63db4366ac7f84f8a3d738c3.psmdcp" Id="Rddf965a26f7f4afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093M55</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>