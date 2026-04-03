--- v5 (2026-03-13)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6546333e4f674f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc6d463b8d0e494d8fc0a89491bb5724.psmdcp" Id="Re20dade7848848dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c4b1253db2432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4fa5d64f37248a78db6c05993207881.psmdcp" Id="Ra7291cc3338f4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093M22</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>