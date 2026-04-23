--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c4b1253db2432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4fa5d64f37248a78db6c05993207881.psmdcp" Id="Ra7291cc3338f4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776e96284c7f486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/757108f72cdd4e4cb8e3e6819bfe2c5f.psmdcp" Id="R93c8af3463024281" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093M22</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>