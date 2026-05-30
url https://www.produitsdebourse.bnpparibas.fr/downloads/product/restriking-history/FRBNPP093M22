--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776e96284c7f486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/757108f72cdd4e4cb8e3e6819bfe2c5f.psmdcp" Id="R93c8af3463024281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8a00f15f7148e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3668378c1a64216bb27dd3540319816.psmdcp" Id="Rbf52b9c63a3e4758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093M22</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>