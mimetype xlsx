--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8a00f15f7148e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3668378c1a64216bb27dd3540319816.psmdcp" Id="Rbf52b9c63a3e4758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b768872ec174db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/277fa4c3aafd42429b451f73d4910e34.psmdcp" Id="R4c1c29711c364a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093M22</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>