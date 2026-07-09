--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b768872ec174db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/277fa4c3aafd42429b451f73d4910e34.psmdcp" Id="R4c1c29711c364a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b741ce3c9442c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2ea0aa9ff1943c5a85279d38f18c8e4.psmdcp" Id="R51adc76b7dee4984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093M22</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>