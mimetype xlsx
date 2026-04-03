--- v5 (2026-03-12)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748b068552bd4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b9ca48f00e545bfb0e939853a0564a0.psmdcp" Id="R3e1e126373024150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9dbe6b6fd84727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c9fbc749ec14aa68c22a4f157b3fd04.psmdcp" Id="R018b29997e204741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093LE6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>