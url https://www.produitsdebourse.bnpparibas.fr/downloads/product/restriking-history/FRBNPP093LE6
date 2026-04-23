--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9dbe6b6fd84727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c9fbc749ec14aa68c22a4f157b3fd04.psmdcp" Id="R018b29997e204741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1821def7287b411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b18e7ac543343a3b8c6adb7eb101f3b.psmdcp" Id="R4f20f46fa468480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093LE6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>