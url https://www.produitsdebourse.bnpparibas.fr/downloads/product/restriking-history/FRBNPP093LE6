--- v7 (2026-04-23)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1821def7287b411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b18e7ac543343a3b8c6adb7eb101f3b.psmdcp" Id="R4f20f46fa468480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343f19506f854c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ef5453a8be24a82ad800d4d73795b17.psmdcp" Id="R509ba0d022384a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093LE6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>