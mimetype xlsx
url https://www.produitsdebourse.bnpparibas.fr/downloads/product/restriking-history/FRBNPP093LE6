--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343f19506f854c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ef5453a8be24a82ad800d4d73795b17.psmdcp" Id="R509ba0d022384a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17c67e43c664b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56a0d3a8720c499fab7cba6e9b3cb2ba.psmdcp" Id="R1ecc766c1ec64906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093LE6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>