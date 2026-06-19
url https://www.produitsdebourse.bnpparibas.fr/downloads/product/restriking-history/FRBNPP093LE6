--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17c67e43c664b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56a0d3a8720c499fab7cba6e9b3cb2ba.psmdcp" Id="R1ecc766c1ec64906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb877d9068664129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/295b158d8ef744a7914417a13efec854.psmdcp" Id="Rc139a669fd574741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093LE6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>