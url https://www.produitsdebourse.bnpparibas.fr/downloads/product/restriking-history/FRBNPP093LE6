--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb877d9068664129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/295b158d8ef744a7914417a13efec854.psmdcp" Id="Rc139a669fd574741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb3884a90624b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/120d425d4a28451f9b3cfd62c3a7617d.psmdcp" Id="Re35e445aa082429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093LE6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>