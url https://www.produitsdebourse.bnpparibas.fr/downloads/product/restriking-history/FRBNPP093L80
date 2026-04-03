--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da57e05babb4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bc68af3942f4741b07447d1c398409e.psmdcp" Id="R7a59b391d90e4978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977e141b41c64fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ccf8b55d9f8466f86c558368260715b.psmdcp" Id="Rf9afd4153ceb4707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L80</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>