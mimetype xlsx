--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977e141b41c64fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ccf8b55d9f8466f86c558368260715b.psmdcp" Id="Rf9afd4153ceb4707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a76e9895d9d4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca49210afa24410690ab70f7f1c76230.psmdcp" Id="Re2c5a9f651994a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L80</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>