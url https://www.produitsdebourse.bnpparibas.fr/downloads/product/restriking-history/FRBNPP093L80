--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a76e9895d9d4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca49210afa24410690ab70f7f1c76230.psmdcp" Id="Re2c5a9f651994a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc9e637bc6c4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd8ea92b406d4d6aa151094f6051ff99.psmdcp" Id="R3db5c200b10a40a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L80</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>