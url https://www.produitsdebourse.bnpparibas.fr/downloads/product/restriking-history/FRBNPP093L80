--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc9e637bc6c4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd8ea92b406d4d6aa151094f6051ff99.psmdcp" Id="R3db5c200b10a40a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea3b79ddff74ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/552fbcb67d0040d1aaab2d28399850ce.psmdcp" Id="Rbdd0ba6ff6cb40d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L80</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>