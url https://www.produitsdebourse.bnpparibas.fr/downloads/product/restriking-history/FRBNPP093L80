--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea3b79ddff74ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/552fbcb67d0040d1aaab2d28399850ce.psmdcp" Id="Rbdd0ba6ff6cb40d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41788c1261204567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed98a40f2f024d87a8016a1877e250f0.psmdcp" Id="Rc687a2c74fce4137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L80</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>