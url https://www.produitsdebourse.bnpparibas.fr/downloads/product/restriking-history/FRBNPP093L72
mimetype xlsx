--- v5 (2026-03-19)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5261fbbfdf8f4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3d58e81797742c1b803eb183e5cea5a.psmdcp" Id="R410d971c4b324172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cb0e4e79574ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc782a8af93546868cf0358e6b0109e4.psmdcp" Id="Rec4c91c30dae4f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L72</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>