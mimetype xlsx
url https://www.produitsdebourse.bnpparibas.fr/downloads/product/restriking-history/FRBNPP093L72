--- v6 (2026-04-08)
+++ v7 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cb0e4e79574ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc782a8af93546868cf0358e6b0109e4.psmdcp" Id="Rec4c91c30dae4f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b1465ae7cf4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1df30bdaad074d2fa2c31804cab35f76.psmdcp" Id="R4e1e3cda1c354965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L72</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>