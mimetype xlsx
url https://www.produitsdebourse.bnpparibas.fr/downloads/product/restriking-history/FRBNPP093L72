--- v7 (2026-05-15)
+++ v8 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b1465ae7cf4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1df30bdaad074d2fa2c31804cab35f76.psmdcp" Id="R4e1e3cda1c354965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a3361fe8d44bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a23ebb81792549b384addbf6f5425253.psmdcp" Id="Rda91ac66241e409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L72</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>