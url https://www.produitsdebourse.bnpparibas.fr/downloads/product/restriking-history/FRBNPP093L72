--- v8 (2026-06-06)
+++ v9 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a3361fe8d44bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a23ebb81792549b384addbf6f5425253.psmdcp" Id="Rda91ac66241e409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3585fc11805a404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/440a79338bcc49a1aad353ecde9d29b4.psmdcp" Id="R7f546e2cc8f54a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L72</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>