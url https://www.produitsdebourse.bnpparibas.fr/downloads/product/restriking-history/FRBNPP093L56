--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f55360943d4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc5fe2b156e9472c9811a37c62d469fd.psmdcp" Id="R02a36456237c4839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7daf8433a789467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69e57006275747e7a06b188bf4d72ee8.psmdcp" Id="R3d0f7ca38b664a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L56</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>