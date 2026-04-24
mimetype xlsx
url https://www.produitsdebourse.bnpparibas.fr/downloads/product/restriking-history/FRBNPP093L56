--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7daf8433a789467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69e57006275747e7a06b188bf4d72ee8.psmdcp" Id="R3d0f7ca38b664a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07eb261d6d244d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1824b484219048dd951307817a1ebd37.psmdcp" Id="R67489ec0082547b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L56</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>