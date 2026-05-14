--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07eb261d6d244d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1824b484219048dd951307817a1ebd37.psmdcp" Id="R67489ec0082547b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13284961eb334310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bbf27a50171410eaec285a1a524ed3a.psmdcp" Id="R749f18e9b8f6406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L56</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>