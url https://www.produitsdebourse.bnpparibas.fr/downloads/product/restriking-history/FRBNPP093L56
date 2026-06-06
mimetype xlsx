--- v7 (2026-05-14)
+++ v8 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13284961eb334310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bbf27a50171410eaec285a1a524ed3a.psmdcp" Id="R749f18e9b8f6406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b76e87f462941eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d24b2614bb6c45fd8b6238ef1743ba00.psmdcp" Id="R3085be027396490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L56</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>