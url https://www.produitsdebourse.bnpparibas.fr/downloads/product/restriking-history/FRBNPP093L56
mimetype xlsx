--- v8 (2026-06-06)
+++ v9 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b76e87f462941eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d24b2614bb6c45fd8b6238ef1743ba00.psmdcp" Id="R3085be027396490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e9c6796d0b94993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/710c4c95c0984f8782cc95f598dd180b.psmdcp" Id="R3e4a460e1cd14d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP093L56</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>