--- v5 (2026-03-04)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd75cbbae4a98411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b265e962a0a4d9d9062d34ab11a322e.psmdcp" Id="R8adac5fee33542db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761806ba4e464c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/647684a0d8494b5abb40e5f4ef0f955e.psmdcp" Id="R3d0adab7d73c47f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP092E98</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>