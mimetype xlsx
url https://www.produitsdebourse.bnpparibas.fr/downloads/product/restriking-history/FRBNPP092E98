--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761806ba4e464c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/647684a0d8494b5abb40e5f4ef0f955e.psmdcp" Id="R3d0adab7d73c47f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93549a8bd8484dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6093de867ca549f98e521da7c66fa2c4.psmdcp" Id="R8d12180c057a4e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP092E98</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>