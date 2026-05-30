--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93549a8bd8484dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6093de867ca549f98e521da7c66fa2c4.psmdcp" Id="R8d12180c057a4e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R220704df70bc40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ffd5215fbb14cbfa02eec1722788ea8.psmdcp" Id="Rf4b35d7b5315467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP092E98</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>