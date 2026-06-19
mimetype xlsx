--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R220704df70bc40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ffd5215fbb14cbfa02eec1722788ea8.psmdcp" Id="Rf4b35d7b5315467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra056a216683e42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a690023bc08e466eafb3e67d49ce0fda.psmdcp" Id="R7f545d8849e84f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP092E98</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>