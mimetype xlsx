--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra056a216683e42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a690023bc08e466eafb3e67d49ce0fda.psmdcp" Id="R7f545d8849e84f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba44c51f0be44216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef3641bb1f98420db96c729a9b421591.psmdcp" Id="Rfbd03726f5a74398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP092E98</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>