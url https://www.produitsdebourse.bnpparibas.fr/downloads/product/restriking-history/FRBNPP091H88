--- v6 (2026-03-26)
+++ v7 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0ecfa256c74a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e24bec636fee4995a79fa5f782938337.psmdcp" Id="R4630a81f3c9f4268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2f8d2d20154373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c7f72e08e21410493c4da5369d77d5a.psmdcp" Id="R361ed63cd254470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP091H88</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>