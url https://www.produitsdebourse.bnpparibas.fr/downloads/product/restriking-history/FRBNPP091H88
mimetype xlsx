--- v7 (2026-04-22)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2f8d2d20154373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c7f72e08e21410493c4da5369d77d5a.psmdcp" Id="R361ed63cd254470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b1469c6d7944f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/861f2e28e1d14aef9e033ac7268b12b0.psmdcp" Id="Rb90582ba8384445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP091H88</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>