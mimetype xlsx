--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b1469c6d7944f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/861f2e28e1d14aef9e033ac7268b12b0.psmdcp" Id="Rb90582ba8384445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7522891319f04dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3135241200df422d8b274fe23766088b.psmdcp" Id="Rd936c47cd95244ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP091H88</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>