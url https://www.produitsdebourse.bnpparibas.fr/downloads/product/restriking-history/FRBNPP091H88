--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7522891319f04dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3135241200df422d8b274fe23766088b.psmdcp" Id="Rd936c47cd95244ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f8d5bbc2204d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d330aa010ff4eca8fb513cef3ee1cf8.psmdcp" Id="R1c4db875c32f4615" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP091H88</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>