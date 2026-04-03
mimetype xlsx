--- v6 (2026-03-05)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1761e5839944665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80bda71b7b8b4cf58e783c30b24f0fae.psmdcp" Id="R5919da7160f34321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfabe1978b1474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d68f6d3ef65849bbb7f3f6a33616d86d.psmdcp" Id="Rb615c69b7f3b446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08Z2N3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>