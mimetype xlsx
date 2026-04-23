--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfabe1978b1474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d68f6d3ef65849bbb7f3f6a33616d86d.psmdcp" Id="Rb615c69b7f3b446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79e4486879f4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9fbeea9ba684ed7bc4c7a9cc66f7eb0.psmdcp" Id="R8f022408a60e4521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08Z2N3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>