--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79e4486879f4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9fbeea9ba684ed7bc4c7a9cc66f7eb0.psmdcp" Id="R8f022408a60e4521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a637ed0fba043c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c32597bc108c4e12b127d3754d05ad59.psmdcp" Id="R616302f97a03437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08Z2N3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>