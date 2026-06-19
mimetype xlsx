--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a637ed0fba043c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c32597bc108c4e12b127d3754d05ad59.psmdcp" Id="R616302f97a03437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4acbda5a90ba48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35b43e1acea8435aa1ed72f75e9b9899.psmdcp" Id="Rd9a28b6a50eb490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08Z2N3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>