--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4acbda5a90ba48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35b43e1acea8435aa1ed72f75e9b9899.psmdcp" Id="Rd9a28b6a50eb490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167ef8a8c0114334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3091d9784d114a7c9548f9db63e63393.psmdcp" Id="R3eb64dbed7434cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08Z2N3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>