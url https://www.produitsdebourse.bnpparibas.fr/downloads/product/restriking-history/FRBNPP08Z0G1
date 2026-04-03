--- v3 (2026-03-12)
+++ v4 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a11814d66942cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c91eb5241adf4186bb81e89797d49737.psmdcp" Id="R239c4e039f8e441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ed0f77456d47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46b95e23049041debdadee40f32b0c5b.psmdcp" Id="R98f26f6cadcf4aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08Z0G1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>