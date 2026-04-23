--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ed0f77456d47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46b95e23049041debdadee40f32b0c5b.psmdcp" Id="R98f26f6cadcf4aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3cfa5419dc4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1609dff13d84728b5087cd26d29f903.psmdcp" Id="R8afc7aca07644754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08Z0G1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>