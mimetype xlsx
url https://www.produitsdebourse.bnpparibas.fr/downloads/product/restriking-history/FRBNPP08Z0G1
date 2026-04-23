--- v5 (2026-04-23)
+++ v6 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3cfa5419dc4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1609dff13d84728b5087cd26d29f903.psmdcp" Id="R8afc7aca07644754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927597bccb9a46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e19ef4f9feb4e45a7526172d41da797.psmdcp" Id="R3a24c8ec2c2f4b26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08Z0G1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>