--- v6 (2026-04-23)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927597bccb9a46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e19ef4f9feb4e45a7526172d41da797.psmdcp" Id="R3a24c8ec2c2f4b26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad6279bc3b24a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7181540fca2748c68c22dfc1ccef0768.psmdcp" Id="R01120b0c7e5045df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08Z0G1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>