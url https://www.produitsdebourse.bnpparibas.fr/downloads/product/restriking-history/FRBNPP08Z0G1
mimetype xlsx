--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad6279bc3b24a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7181540fca2748c68c22dfc1ccef0768.psmdcp" Id="R01120b0c7e5045df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e79fb1454d148bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/929bdb578063437a958c217294faf8bd.psmdcp" Id="R780006e4304c44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08Z0G1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>