--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e79fb1454d148bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/929bdb578063437a958c217294faf8bd.psmdcp" Id="R780006e4304c44df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7280ff3e1f41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63198ff4aece47c19fb8627fbd7ee78f.psmdcp" Id="R761c3774885d425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08Z0G1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>