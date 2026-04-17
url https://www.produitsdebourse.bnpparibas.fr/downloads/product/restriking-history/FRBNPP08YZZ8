--- v6 (2026-03-26)
+++ v7 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb37cd577454ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/972f2c2a6a90431b9ffa5c1c6ac0e164.psmdcp" Id="Re38cd826ef724f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4112c3e986d4489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f27ed0621b141609bac85ff92c1a9e1.psmdcp" Id="Ra52f64b9d8034de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZZ8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>