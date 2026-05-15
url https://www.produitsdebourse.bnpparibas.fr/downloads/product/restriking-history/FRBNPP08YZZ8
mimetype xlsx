--- v7 (2026-04-17)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4112c3e986d4489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f27ed0621b141609bac85ff92c1a9e1.psmdcp" Id="Ra52f64b9d8034de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb11e00f3194d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c743414b50514ab5b93397b2e49569ae.psmdcp" Id="Ra799f1bbe06f4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZZ8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>