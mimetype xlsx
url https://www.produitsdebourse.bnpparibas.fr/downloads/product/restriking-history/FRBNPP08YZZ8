--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb11e00f3194d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c743414b50514ab5b93397b2e49569ae.psmdcp" Id="Ra799f1bbe06f4f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5ad111aa524f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b7916e39dc3451eba8f3015d3e966c0.psmdcp" Id="R0a4dc1d4d4f14d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZZ8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>