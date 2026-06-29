--- v9 (2026-06-06)
+++ v10 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5ad111aa524f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b7916e39dc3451eba8f3015d3e966c0.psmdcp" Id="R0a4dc1d4d4f14d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fe80a5563140f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/875924b00fc64093b1e72518753c4752.psmdcp" Id="R27dd1ac738eb4e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZZ8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>