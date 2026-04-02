--- v4 (2026-02-06)
+++ v5 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10592de5a9f84b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/144ba960b23f40df91f2e9218bea38f3.psmdcp" Id="R4045a5b6b78042e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4524aa458342438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a60d66a271d47c3a64bf4cd21f203be.psmdcp" Id="R7a4ace1a96f04f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZS3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>