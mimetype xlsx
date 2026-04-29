--- v5 (2026-04-02)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4524aa458342438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a60d66a271d47c3a64bf4cd21f203be.psmdcp" Id="R7a4ace1a96f04f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee7b1d1fce24735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee7917e83b06454292153eae9816fb38.psmdcp" Id="R06fbb522acfe4f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZS3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>