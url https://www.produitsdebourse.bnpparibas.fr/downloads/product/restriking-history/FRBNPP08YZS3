--- v6 (2026-04-29)
+++ v7 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee7b1d1fce24735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee7917e83b06454292153eae9816fb38.psmdcp" Id="R06fbb522acfe4f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6526bc82024d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/520ac247f00545349a513d331f5f174a.psmdcp" Id="Rd293df82bb86441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZS3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>