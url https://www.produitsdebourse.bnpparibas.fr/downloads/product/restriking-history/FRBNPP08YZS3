--- v7 (2026-05-22)
+++ v8 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6526bc82024d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/520ac247f00545349a513d331f5f174a.psmdcp" Id="Rd293df82bb86441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4ddc0450c3411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fca1827c3dfb43b2a5c80db80cbc6d86.psmdcp" Id="Rbc2f4bfe33204da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZS3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>