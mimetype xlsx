--- v5 (2026-03-15)
+++ v6 (2026-04-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce4fa5f16c44e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b42b90114b7b48db968f4fbd98d6c512.psmdcp" Id="R557a945f767f433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabdbdf404afa4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44f4590126c04aea96d1d11fc93b36f9.psmdcp" Id="R6800888f53ad4191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>