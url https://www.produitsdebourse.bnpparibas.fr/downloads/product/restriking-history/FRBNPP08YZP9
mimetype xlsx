--- v6 (2026-04-04)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabdbdf404afa4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44f4590126c04aea96d1d11fc93b36f9.psmdcp" Id="R6800888f53ad4191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a43b06e00e44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fcce43cf3af48e7baaf74b4eab1e4ec.psmdcp" Id="R4ae0b5d6032144fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>