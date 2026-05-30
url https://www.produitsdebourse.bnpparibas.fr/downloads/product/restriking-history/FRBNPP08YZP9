--- v7 (2026-04-29)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a43b06e00e44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fcce43cf3af48e7baaf74b4eab1e4ec.psmdcp" Id="R4ae0b5d6032144fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dfd3f03ee34f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/803208c94ba54ab5a32b3014fbcb20e4.psmdcp" Id="R9467f6d016df490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>