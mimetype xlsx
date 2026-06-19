--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dfd3f03ee34f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/803208c94ba54ab5a32b3014fbcb20e4.psmdcp" Id="R9467f6d016df490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc3813b991441eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb741bbe36034906999efcf0a0e3d493.psmdcp" Id="R26319595fded4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>