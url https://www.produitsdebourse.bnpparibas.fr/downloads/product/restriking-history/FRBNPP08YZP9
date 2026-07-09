--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc3813b991441eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb741bbe36034906999efcf0a0e3d493.psmdcp" Id="R26319595fded4b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611bde018bb940cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eadb5920fba4483b5ccfd0ab8add210.psmdcp" Id="Re9f204f99610480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08YZP9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>