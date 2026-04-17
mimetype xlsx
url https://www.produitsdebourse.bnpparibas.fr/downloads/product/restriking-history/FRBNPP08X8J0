--- v7 (2026-03-26)
+++ v8 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840919922c0442df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/446dcb7991914590a087b8544695f97a.psmdcp" Id="Ra2d287939ea04a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76efbf4cfa384e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af521efd7b22486aa55fec9e686383af.psmdcp" Id="R5d9db82121cc4ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X8J0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>