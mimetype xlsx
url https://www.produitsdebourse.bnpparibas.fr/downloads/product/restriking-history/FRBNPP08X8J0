--- v8 (2026-04-17)
+++ v9 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76efbf4cfa384e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af521efd7b22486aa55fec9e686383af.psmdcp" Id="R5d9db82121cc4ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69cf3bb5390542b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b42b9209906241e6998c33796a5a7149.psmdcp" Id="R6cc06c798ed04122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X8J0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>