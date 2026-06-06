--- v9 (2026-05-15)
+++ v10 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69cf3bb5390542b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b42b9209906241e6998c33796a5a7149.psmdcp" Id="R6cc06c798ed04122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1bf25359a143a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ab16ec15b5b421a983f82b9e9f6f52b.psmdcp" Id="Red7bac1ddfa44371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X8J0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>