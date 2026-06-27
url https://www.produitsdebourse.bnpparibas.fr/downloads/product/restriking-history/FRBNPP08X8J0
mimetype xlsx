--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1bf25359a143a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ab16ec15b5b421a983f82b9e9f6f52b.psmdcp" Id="Red7bac1ddfa44371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64264ce4b7e54b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1769e98a91294335aa627d769093784e.psmdcp" Id="R9947ed3cd42347cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X8J0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>